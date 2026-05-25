--- v0 (2026-02-06)
+++ v1 (2026-05-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Assessment Unit" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8785" uniqueCount="4131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8791" uniqueCount="4136">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Assessment Unit ID</t>
   </si>
   <si>
     <t>Assessment Unit Name</t>
   </si>
   <si>
     <t>Assessment Unit Description</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Measurement Unit</t>
   </si>
   <si>
     <t>Water Quality Use Only</t>
   </si>
   <si>
@@ -9536,50 +9536,65 @@
     <t>CLRCE-23</t>
   </si>
   <si>
     <t>Counselor Creek enters reservation</t>
   </si>
   <si>
     <t>12/16/2024 3:33:20 PM</t>
   </si>
   <si>
     <t>CLRCM-22</t>
   </si>
   <si>
     <t>Counselor Creek mouth</t>
   </si>
   <si>
     <t>12/16/2024 3:33:16 PM</t>
   </si>
   <si>
     <t>CLRK-36</t>
   </si>
   <si>
     <t>Clark Ranch (Goose Camp)</t>
   </si>
   <si>
     <t>12/16/2024 3:35:14 PM</t>
+  </si>
+  <si>
+    <t>SVR</t>
+  </si>
+  <si>
+    <t>COLDWATER</t>
+  </si>
+  <si>
+    <t>Coldwater Sites for Fish Use</t>
+  </si>
+  <si>
+    <t>Assessment Unit for Coldwater Sites</t>
+  </si>
+  <si>
+    <t>4/27/2026 5:08:26 PM</t>
   </si>
   <si>
     <t>Core</t>
   </si>
   <si>
     <t>Puyallup Mainstem RM (1-7)</t>
   </si>
   <si>
     <t>Mainstem Puyallup River, all tribs south and within reservation boundary.</t>
   </si>
   <si>
     <t>6.0000</t>
   </si>
   <si>
     <t>mi</t>
   </si>
   <si>
     <t>5/30/2025 3:26:39 PM</t>
   </si>
   <si>
     <t>Corral Canyon</t>
   </si>
   <si>
     <t>9/29/2023 2:31:32 PM</t>
   </si>
@@ -12880,51 +12895,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I1459"/>
+  <dimension ref="A1:I1460"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="22.4765625" customWidth="1"/>
     <col min="3" max="3" width="29.0078125" customWidth="1"/>
     <col min="4" max="4" width="78.6875" customWidth="1"/>
     <col min="5" max="5" width="255" customWidth="1"/>
     <col min="6" max="6" width="8.87890625" customWidth="1"/>
     <col min="7" max="7" width="17.83203125" customWidth="1"/>
     <col min="8" max="8" width="22.58984375" customWidth="1"/>
     <col min="9" max="9" width="22.3828125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
@@ -40280,9202 +40295,9227 @@
         <v>104468</v>
       </c>
       <c r="B1095" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1095" s="4" t="s">
         <v>3166</v>
       </c>
       <c r="D1095" s="4" t="s">
         <v>3167</v>
       </c>
       <c r="E1095" s="4" t="s">
         <v>3167</v>
       </c>
       <c r="F1095" s="4"/>
       <c r="G1095" s="4"/>
       <c r="H1095" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1095" s="4" t="s">
         <v>3168</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="4">
-        <v>104483</v>
+        <v>104487</v>
       </c>
       <c r="B1096" s="4" t="s">
-        <v>3146</v>
+        <v>3169</v>
       </c>
       <c r="C1096" s="4" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="D1096" s="4" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="E1096" s="4" t="s">
-        <v>3171</v>
-[...1 lines deleted...]
-      <c r="F1096" s="4" t="s">
         <v>3172</v>
       </c>
-      <c r="G1096" s="4" t="s">
+      <c r="F1096" s="4"/>
+      <c r="G1096" s="4"/>
+      <c r="H1096" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I1096" s="4" t="s">
         <v>3173</v>
-      </c>
-[...4 lines deleted...]
-        <v>3174</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="4">
-        <v>103282</v>
+        <v>104483</v>
       </c>
       <c r="B1097" s="4" t="s">
-        <v>3050</v>
+        <v>3146</v>
       </c>
       <c r="C1097" s="4" t="s">
-        <v>3175</v>
+        <v>3174</v>
       </c>
       <c r="D1097" s="4" t="s">
         <v>3175</v>
       </c>
       <c r="E1097" s="4" t="s">
-        <v>3175</v>
-[...2 lines deleted...]
-      <c r="G1097" s="4"/>
+        <v>3176</v>
+      </c>
+      <c r="F1097" s="4" t="s">
+        <v>3177</v>
+      </c>
+      <c r="G1097" s="4" t="s">
+        <v>3178</v>
+      </c>
       <c r="H1097" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1097" s="4" t="s">
-        <v>3176</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="4">
-        <v>103323</v>
+        <v>103282</v>
       </c>
       <c r="B1098" s="4" t="s">
-        <v>3177</v>
+        <v>3050</v>
       </c>
       <c r="C1098" s="4" t="s">
-        <v>3178</v>
+        <v>3180</v>
       </c>
       <c r="D1098" s="4" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
       <c r="E1098" s="4" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
       <c r="F1098" s="4"/>
       <c r="G1098" s="4"/>
       <c r="H1098" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1098" s="4" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="4">
-        <v>100737</v>
+        <v>103323</v>
       </c>
       <c r="B1099" s="4" t="s">
-        <v>3012</v>
+        <v>3182</v>
       </c>
       <c r="C1099" s="4" t="s">
-        <v>3181</v>
+        <v>3183</v>
       </c>
       <c r="D1099" s="4" t="s">
-        <v>3182</v>
+        <v>3184</v>
       </c>
       <c r="E1099" s="4" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
       <c r="F1099" s="4"/>
       <c r="G1099" s="4"/>
       <c r="H1099" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1099" s="4" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="4">
-        <v>100738</v>
+        <v>100737</v>
       </c>
       <c r="B1100" s="4" t="s">
         <v>3012</v>
       </c>
       <c r="C1100" s="4" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="D1100" s="4" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="E1100" s="4" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
       <c r="F1100" s="4"/>
       <c r="G1100" s="4"/>
       <c r="H1100" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1100" s="4" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="4">
-        <v>100873</v>
+        <v>100738</v>
       </c>
       <c r="B1101" s="4" t="s">
-        <v>3142</v>
+        <v>3012</v>
       </c>
       <c r="C1101" s="4" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="D1101" s="4" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="E1101" s="4" t="s">
-        <v>3190</v>
+        <v>3192</v>
       </c>
       <c r="F1101" s="4"/>
       <c r="G1101" s="4"/>
       <c r="H1101" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1101" s="4" t="s">
-        <v>3145</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="4">
-        <v>100874</v>
+        <v>100873</v>
       </c>
       <c r="B1102" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1102" s="4" t="s">
-        <v>3191</v>
+        <v>3194</v>
       </c>
       <c r="D1102" s="4" t="s">
-        <v>3192</v>
+        <v>3195</v>
       </c>
       <c r="E1102" s="4" t="s">
-        <v>3192</v>
+        <v>3195</v>
       </c>
       <c r="F1102" s="4"/>
       <c r="G1102" s="4"/>
       <c r="H1102" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1102" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="4">
-        <v>103283</v>
+        <v>100874</v>
       </c>
       <c r="B1103" s="4" t="s">
-        <v>3050</v>
+        <v>3142</v>
       </c>
       <c r="C1103" s="4" t="s">
-        <v>3193</v>
+        <v>3196</v>
       </c>
       <c r="D1103" s="4" t="s">
-        <v>3194</v>
+        <v>3197</v>
       </c>
       <c r="E1103" s="4" t="s">
-        <v>3194</v>
+        <v>3197</v>
       </c>
       <c r="F1103" s="4"/>
       <c r="G1103" s="4"/>
       <c r="H1103" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1103" s="4" t="s">
-        <v>3195</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="4">
-        <v>100871</v>
+        <v>103283</v>
       </c>
       <c r="B1104" s="4" t="s">
-        <v>3142</v>
+        <v>3050</v>
       </c>
       <c r="C1104" s="4" t="s">
-        <v>3196</v>
+        <v>3198</v>
       </c>
       <c r="D1104" s="4" t="s">
-        <v>3197</v>
+        <v>3199</v>
       </c>
       <c r="E1104" s="4" t="s">
-        <v>3198</v>
-[...1 lines deleted...]
-      <c r="F1104" s="4" t="s">
         <v>3199</v>
       </c>
-      <c r="G1104" s="4" t="s">
+      <c r="F1104" s="4"/>
+      <c r="G1104" s="4"/>
+      <c r="H1104" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I1104" s="4" t="s">
         <v>3200</v>
-      </c>
-[...4 lines deleted...]
-        <v>3201</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="4">
-        <v>103362</v>
+        <v>100871</v>
       </c>
       <c r="B1105" s="4" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1105" s="4" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1105" s="4" t="s">
         <v>3202</v>
       </c>
-      <c r="C1105" s="4" t="s">
+      <c r="E1105" s="4" t="s">
         <v>3203</v>
       </c>
-      <c r="D1105" s="4" t="s">
+      <c r="F1105" s="4" t="s">
         <v>3204</v>
       </c>
-      <c r="E1105" s="4" t="s">
+      <c r="G1105" s="4" t="s">
         <v>3205</v>
       </c>
-      <c r="F1105" s="4" t="s">
+      <c r="H1105" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I1105" s="4" t="s">
         <v>3206</v>
-      </c>
-[...7 lines deleted...]
-        <v>3207</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="4">
-        <v>104467</v>
+        <v>103362</v>
       </c>
       <c r="B1106" s="4" t="s">
-        <v>499</v>
+        <v>3207</v>
       </c>
       <c r="C1106" s="4" t="s">
         <v>3208</v>
       </c>
       <c r="D1106" s="4" t="s">
         <v>3209</v>
       </c>
       <c r="E1106" s="4" t="s">
-        <v>3209</v>
-[...2 lines deleted...]
-      <c r="G1106" s="4"/>
+        <v>3210</v>
+      </c>
+      <c r="F1106" s="4" t="s">
+        <v>3211</v>
+      </c>
+      <c r="G1106" s="4" t="s">
+        <v>3178</v>
+      </c>
       <c r="H1106" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1106" s="4" t="s">
-        <v>3210</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="4">
-        <v>104465</v>
+        <v>104467</v>
       </c>
       <c r="B1107" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1107" s="4" t="s">
-        <v>3211</v>
+        <v>3213</v>
       </c>
       <c r="D1107" s="4" t="s">
-        <v>3212</v>
+        <v>3214</v>
       </c>
       <c r="E1107" s="4" t="s">
-        <v>3212</v>
+        <v>3214</v>
       </c>
       <c r="F1107" s="4"/>
       <c r="G1107" s="4"/>
       <c r="H1107" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1107" s="4" t="s">
-        <v>3213</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="4">
-        <v>104466</v>
+        <v>104465</v>
       </c>
       <c r="B1108" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1108" s="4" t="s">
-        <v>3214</v>
+        <v>3216</v>
       </c>
       <c r="D1108" s="4" t="s">
-        <v>3215</v>
+        <v>3217</v>
       </c>
       <c r="E1108" s="4" t="s">
-        <v>3215</v>
+        <v>3217</v>
       </c>
       <c r="F1108" s="4"/>
       <c r="G1108" s="4"/>
       <c r="H1108" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1108" s="4" t="s">
-        <v>3216</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="4">
-        <v>104463</v>
+        <v>104466</v>
       </c>
       <c r="B1109" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1109" s="4" t="s">
-        <v>3217</v>
+        <v>3219</v>
       </c>
       <c r="D1109" s="4" t="s">
-        <v>3218</v>
+        <v>3220</v>
       </c>
       <c r="E1109" s="4" t="s">
-        <v>3218</v>
+        <v>3220</v>
       </c>
       <c r="F1109" s="4"/>
       <c r="G1109" s="4"/>
       <c r="H1109" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1109" s="4" t="s">
-        <v>3219</v>
+        <v>3221</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="4">
-        <v>104397</v>
+        <v>104463</v>
       </c>
       <c r="B1110" s="4" t="s">
-        <v>3029</v>
+        <v>499</v>
       </c>
       <c r="C1110" s="4" t="s">
-        <v>3220</v>
+        <v>3222</v>
       </c>
       <c r="D1110" s="4" t="s">
-        <v>3221</v>
+        <v>3223</v>
       </c>
       <c r="E1110" s="4" t="s">
-        <v>3221</v>
+        <v>3223</v>
       </c>
       <c r="F1110" s="4"/>
       <c r="G1110" s="4"/>
       <c r="H1110" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1110" s="4" t="s">
-        <v>3222</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="4">
-        <v>104374</v>
+        <v>104397</v>
       </c>
       <c r="B1111" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1111" s="4" t="s">
-        <v>3223</v>
+        <v>3225</v>
       </c>
       <c r="D1111" s="4" t="s">
-        <v>3224</v>
+        <v>3226</v>
       </c>
       <c r="E1111" s="4" t="s">
-        <v>3224</v>
+        <v>3226</v>
       </c>
       <c r="F1111" s="4"/>
       <c r="G1111" s="4"/>
       <c r="H1111" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1111" s="4" t="s">
-        <v>3225</v>
+        <v>3227</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="4">
-        <v>104458</v>
+        <v>104374</v>
       </c>
       <c r="B1112" s="4" t="s">
-        <v>499</v>
+        <v>3029</v>
       </c>
       <c r="C1112" s="4" t="s">
-        <v>3226</v>
+        <v>3228</v>
       </c>
       <c r="D1112" s="4" t="s">
-        <v>3227</v>
+        <v>3229</v>
       </c>
       <c r="E1112" s="4" t="s">
-        <v>3227</v>
+        <v>3229</v>
       </c>
       <c r="F1112" s="4"/>
       <c r="G1112" s="4"/>
       <c r="H1112" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1112" s="4" t="s">
-        <v>3228</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="4">
-        <v>103572</v>
+        <v>104458</v>
       </c>
       <c r="B1113" s="4" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
       <c r="C1113" s="4" t="s">
-        <v>3229</v>
+        <v>3231</v>
       </c>
       <c r="D1113" s="4" t="s">
-        <v>3229</v>
+        <v>3232</v>
       </c>
       <c r="E1113" s="4" t="s">
-        <v>3229</v>
+        <v>3232</v>
       </c>
       <c r="F1113" s="4"/>
       <c r="G1113" s="4"/>
       <c r="H1113" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1113" s="4" t="s">
-        <v>3230</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="4">
-        <v>104378</v>
+        <v>103572</v>
       </c>
       <c r="B1114" s="4" t="s">
-        <v>3029</v>
+        <v>511</v>
       </c>
       <c r="C1114" s="4" t="s">
-        <v>3231</v>
+        <v>3234</v>
       </c>
       <c r="D1114" s="4" t="s">
-        <v>3232</v>
+        <v>3234</v>
       </c>
       <c r="E1114" s="4" t="s">
-        <v>3232</v>
+        <v>3234</v>
       </c>
       <c r="F1114" s="4"/>
       <c r="G1114" s="4"/>
       <c r="H1114" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1114" s="4" t="s">
-        <v>3233</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="4">
-        <v>104377</v>
+        <v>104378</v>
       </c>
       <c r="B1115" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1115" s="4" t="s">
-        <v>3234</v>
+        <v>3236</v>
       </c>
       <c r="D1115" s="4" t="s">
-        <v>3232</v>
+        <v>3237</v>
       </c>
       <c r="E1115" s="4" t="s">
-        <v>3232</v>
+        <v>3237</v>
       </c>
       <c r="F1115" s="4"/>
       <c r="G1115" s="4"/>
       <c r="H1115" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1115" s="4" t="s">
-        <v>3235</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="4">
-        <v>104385</v>
+        <v>104377</v>
       </c>
       <c r="B1116" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1116" s="4" t="s">
-        <v>3236</v>
+        <v>3239</v>
       </c>
       <c r="D1116" s="4" t="s">
         <v>3237</v>
       </c>
       <c r="E1116" s="4" t="s">
         <v>3237</v>
       </c>
       <c r="F1116" s="4"/>
       <c r="G1116" s="4"/>
       <c r="H1116" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1116" s="4" t="s">
-        <v>3238</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="4">
-        <v>100348</v>
+        <v>104385</v>
       </c>
       <c r="B1117" s="4" t="s">
-        <v>584</v>
+        <v>3029</v>
       </c>
       <c r="C1117" s="4" t="s">
-        <v>3239</v>
+        <v>3241</v>
       </c>
       <c r="D1117" s="4" t="s">
-        <v>3239</v>
+        <v>3242</v>
       </c>
       <c r="E1117" s="4" t="s">
-        <v>3240</v>
+        <v>3242</v>
       </c>
       <c r="F1117" s="4"/>
       <c r="G1117" s="4"/>
       <c r="H1117" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1117" s="4" t="s">
-        <v>3241</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="4">
-        <v>103562</v>
+        <v>100348</v>
       </c>
       <c r="B1118" s="4" t="s">
-        <v>511</v>
+        <v>584</v>
       </c>
       <c r="C1118" s="4" t="s">
-        <v>3242</v>
+        <v>3244</v>
       </c>
       <c r="D1118" s="4" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="E1118" s="4" t="s">
-        <v>3243</v>
+        <v>3245</v>
       </c>
       <c r="F1118" s="4"/>
       <c r="G1118" s="4"/>
       <c r="H1118" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1118" s="4" t="s">
-        <v>3244</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="4">
-        <v>103563</v>
+        <v>103562</v>
       </c>
       <c r="B1119" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1119" s="4" t="s">
-        <v>3245</v>
+        <v>3247</v>
       </c>
       <c r="D1119" s="4" t="s">
-        <v>3246</v>
+        <v>3248</v>
       </c>
       <c r="E1119" s="4" t="s">
-        <v>3246</v>
+        <v>3248</v>
       </c>
       <c r="F1119" s="4"/>
       <c r="G1119" s="4"/>
       <c r="H1119" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1119" s="4" t="s">
-        <v>3247</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="4">
-        <v>103564</v>
+        <v>103563</v>
       </c>
       <c r="B1120" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1120" s="4" t="s">
-        <v>3248</v>
+        <v>3250</v>
       </c>
       <c r="D1120" s="4" t="s">
-        <v>3249</v>
+        <v>3251</v>
       </c>
       <c r="E1120" s="4" t="s">
-        <v>3249</v>
+        <v>3251</v>
       </c>
       <c r="F1120" s="4"/>
       <c r="G1120" s="4"/>
       <c r="H1120" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1120" s="4" t="s">
-        <v>3250</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="4">
-        <v>103565</v>
+        <v>103564</v>
       </c>
       <c r="B1121" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1121" s="4" t="s">
-        <v>3251</v>
+        <v>3253</v>
       </c>
       <c r="D1121" s="4" t="s">
-        <v>3252</v>
+        <v>3254</v>
       </c>
       <c r="E1121" s="4" t="s">
-        <v>3252</v>
+        <v>3254</v>
       </c>
       <c r="F1121" s="4"/>
       <c r="G1121" s="4"/>
       <c r="H1121" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1121" s="4" t="s">
-        <v>3253</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="4">
-        <v>103574</v>
+        <v>103565</v>
       </c>
       <c r="B1122" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1122" s="4" t="s">
-        <v>3254</v>
+        <v>3256</v>
       </c>
       <c r="D1122" s="4" t="s">
-        <v>3255</v>
+        <v>3257</v>
       </c>
       <c r="E1122" s="4" t="s">
-        <v>3255</v>
+        <v>3257</v>
       </c>
       <c r="F1122" s="4"/>
       <c r="G1122" s="4"/>
       <c r="H1122" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1122" s="4" t="s">
-        <v>3256</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="4">
-        <v>103566</v>
+        <v>103574</v>
       </c>
       <c r="B1123" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1123" s="4" t="s">
-        <v>3257</v>
+        <v>3259</v>
       </c>
       <c r="D1123" s="4" t="s">
-        <v>3258</v>
+        <v>3260</v>
       </c>
       <c r="E1123" s="4" t="s">
-        <v>3258</v>
+        <v>3260</v>
       </c>
       <c r="F1123" s="4"/>
       <c r="G1123" s="4"/>
       <c r="H1123" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1123" s="4" t="s">
-        <v>3259</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="4">
-        <v>104469</v>
+        <v>103566</v>
       </c>
       <c r="B1124" s="4" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="C1124" s="4" t="s">
-        <v>3260</v>
+        <v>3262</v>
       </c>
       <c r="D1124" s="4" t="s">
-        <v>3261</v>
+        <v>3263</v>
       </c>
       <c r="E1124" s="4" t="s">
-        <v>3261</v>
+        <v>3263</v>
       </c>
       <c r="F1124" s="4"/>
       <c r="G1124" s="4"/>
       <c r="H1124" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1124" s="4" t="s">
-        <v>3262</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="4">
-        <v>100347</v>
+        <v>104469</v>
       </c>
       <c r="B1125" s="4" t="s">
-        <v>584</v>
+        <v>499</v>
       </c>
       <c r="C1125" s="4" t="s">
-        <v>3263</v>
+        <v>3265</v>
       </c>
       <c r="D1125" s="4" t="s">
-        <v>3263</v>
+        <v>3266</v>
       </c>
       <c r="E1125" s="4" t="s">
-        <v>3264</v>
+        <v>3266</v>
       </c>
       <c r="F1125" s="4"/>
       <c r="G1125" s="4"/>
       <c r="H1125" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1125" s="4" t="s">
-        <v>3265</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="4">
-        <v>104472</v>
+        <v>100347</v>
       </c>
       <c r="B1126" s="4" t="s">
-        <v>499</v>
+        <v>584</v>
       </c>
       <c r="C1126" s="4" t="s">
-        <v>3266</v>
+        <v>3268</v>
       </c>
       <c r="D1126" s="4" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="E1126" s="4" t="s">
-        <v>3267</v>
+        <v>3269</v>
       </c>
       <c r="F1126" s="4"/>
       <c r="G1126" s="4"/>
       <c r="H1126" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1126" s="4" t="s">
-        <v>3268</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="4">
-        <v>103284</v>
+        <v>104472</v>
       </c>
       <c r="B1127" s="4" t="s">
-        <v>3050</v>
+        <v>499</v>
       </c>
       <c r="C1127" s="4" t="s">
-        <v>3269</v>
+        <v>3271</v>
       </c>
       <c r="D1127" s="4" t="s">
-        <v>3270</v>
+        <v>3272</v>
       </c>
       <c r="E1127" s="4" t="s">
-        <v>3270</v>
+        <v>3272</v>
       </c>
       <c r="F1127" s="4"/>
       <c r="G1127" s="4"/>
       <c r="H1127" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1127" s="4" t="s">
-        <v>3271</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="4">
-        <v>103541</v>
+        <v>103284</v>
       </c>
       <c r="B1128" s="4" t="s">
-        <v>511</v>
+        <v>3050</v>
       </c>
       <c r="C1128" s="4" t="s">
-        <v>3272</v>
+        <v>3274</v>
       </c>
       <c r="D1128" s="4" t="s">
-        <v>3272</v>
+        <v>3275</v>
       </c>
       <c r="E1128" s="4" t="s">
-        <v>3272</v>
+        <v>3275</v>
       </c>
       <c r="F1128" s="4"/>
       <c r="G1128" s="4"/>
       <c r="H1128" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1128" s="4" t="s">
-        <v>3273</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="4">
-        <v>103542</v>
+        <v>103541</v>
       </c>
       <c r="B1129" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1129" s="4" t="s">
-        <v>3274</v>
+        <v>3277</v>
       </c>
       <c r="D1129" s="4" t="s">
-        <v>3274</v>
+        <v>3277</v>
       </c>
       <c r="E1129" s="4" t="s">
-        <v>3274</v>
+        <v>3277</v>
       </c>
       <c r="F1129" s="4"/>
       <c r="G1129" s="4"/>
       <c r="H1129" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1129" s="4" t="s">
-        <v>3273</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="4">
-        <v>103285</v>
+        <v>103542</v>
       </c>
       <c r="B1130" s="4" t="s">
-        <v>3050</v>
+        <v>511</v>
       </c>
       <c r="C1130" s="4" t="s">
-        <v>3275</v>
+        <v>3279</v>
       </c>
       <c r="D1130" s="4" t="s">
-        <v>3275</v>
+        <v>3279</v>
       </c>
       <c r="E1130" s="4" t="s">
-        <v>3275</v>
+        <v>3279</v>
       </c>
       <c r="F1130" s="4"/>
       <c r="G1130" s="4"/>
       <c r="H1130" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1130" s="4" t="s">
-        <v>3276</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="4">
-        <v>103315</v>
+        <v>103285</v>
       </c>
       <c r="B1131" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1131" s="4" t="s">
-        <v>3277</v>
+        <v>3280</v>
       </c>
       <c r="D1131" s="4" t="s">
-        <v>3278</v>
+        <v>3280</v>
       </c>
       <c r="E1131" s="4" t="s">
-        <v>3278</v>
+        <v>3280</v>
       </c>
       <c r="F1131" s="4"/>
       <c r="G1131" s="4"/>
       <c r="H1131" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1131" s="4" t="s">
-        <v>3279</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="4">
-        <v>103312</v>
+        <v>103315</v>
       </c>
       <c r="B1132" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1132" s="4" t="s">
-        <v>3280</v>
+        <v>3282</v>
       </c>
       <c r="D1132" s="4" t="s">
-        <v>3281</v>
+        <v>3283</v>
       </c>
       <c r="E1132" s="4" t="s">
-        <v>3281</v>
+        <v>3283</v>
       </c>
       <c r="F1132" s="4"/>
       <c r="G1132" s="4"/>
       <c r="H1132" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1132" s="4" t="s">
-        <v>3282</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="4">
-        <v>103286</v>
+        <v>103312</v>
       </c>
       <c r="B1133" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1133" s="4" t="s">
-        <v>3283</v>
+        <v>3285</v>
       </c>
       <c r="D1133" s="4" t="s">
-        <v>3284</v>
+        <v>3286</v>
       </c>
       <c r="E1133" s="4" t="s">
-        <v>3284</v>
+        <v>3286</v>
       </c>
       <c r="F1133" s="4"/>
       <c r="G1133" s="4"/>
       <c r="H1133" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1133" s="4" t="s">
-        <v>3285</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="4">
-        <v>103313</v>
+        <v>103286</v>
       </c>
       <c r="B1134" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1134" s="4" t="s">
-        <v>3286</v>
+        <v>3288</v>
       </c>
       <c r="D1134" s="4" t="s">
-        <v>3287</v>
+        <v>3289</v>
       </c>
       <c r="E1134" s="4" t="s">
-        <v>3287</v>
+        <v>3289</v>
       </c>
       <c r="F1134" s="4"/>
       <c r="G1134" s="4"/>
       <c r="H1134" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1134" s="4" t="s">
-        <v>3288</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="4">
-        <v>103287</v>
+        <v>103313</v>
       </c>
       <c r="B1135" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1135" s="4" t="s">
-        <v>3289</v>
+        <v>3291</v>
       </c>
       <c r="D1135" s="4" t="s">
-        <v>3290</v>
+        <v>3292</v>
       </c>
       <c r="E1135" s="4" t="s">
-        <v>3290</v>
+        <v>3292</v>
       </c>
       <c r="F1135" s="4"/>
       <c r="G1135" s="4"/>
       <c r="H1135" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1135" s="4" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="4">
-        <v>100056</v>
+        <v>103287</v>
       </c>
       <c r="B1136" s="4" t="s">
-        <v>3292</v>
+        <v>3050</v>
       </c>
       <c r="C1136" s="4" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="D1136" s="4" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="E1136" s="4" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="F1136" s="4"/>
       <c r="G1136" s="4"/>
       <c r="H1136" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1136" s="4" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="4">
-        <v>103288</v>
+        <v>100056</v>
       </c>
       <c r="B1137" s="4" t="s">
-        <v>3050</v>
+        <v>3297</v>
       </c>
       <c r="C1137" s="4" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
       <c r="D1137" s="4" t="s">
-        <v>3297</v>
+        <v>3299</v>
       </c>
       <c r="E1137" s="4" t="s">
-        <v>3297</v>
+        <v>3299</v>
       </c>
       <c r="F1137" s="4"/>
       <c r="G1137" s="4"/>
       <c r="H1137" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1137" s="4" t="s">
-        <v>3298</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="4">
-        <v>104405</v>
+        <v>103288</v>
       </c>
       <c r="B1138" s="4" t="s">
-        <v>3299</v>
+        <v>3050</v>
       </c>
       <c r="C1138" s="4" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
       <c r="D1138" s="4" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="E1138" s="4" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="F1138" s="4"/>
       <c r="G1138" s="4"/>
       <c r="H1138" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1138" s="4" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="4">
-        <v>104403</v>
+        <v>104405</v>
       </c>
       <c r="B1139" s="4" t="s">
-        <v>3299</v>
+        <v>3304</v>
       </c>
       <c r="C1139" s="4" t="s">
-        <v>3303</v>
+        <v>3305</v>
       </c>
       <c r="D1139" s="4" t="s">
-        <v>3303</v>
+        <v>3306</v>
       </c>
       <c r="E1139" s="4" t="s">
-        <v>3303</v>
+        <v>3306</v>
       </c>
       <c r="F1139" s="4"/>
       <c r="G1139" s="4"/>
       <c r="H1139" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1139" s="4" t="s">
-        <v>3304</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="4">
-        <v>104399</v>
+        <v>104403</v>
       </c>
       <c r="B1140" s="4" t="s">
-        <v>3299</v>
+        <v>3304</v>
       </c>
       <c r="C1140" s="4" t="s">
-        <v>3305</v>
+        <v>3308</v>
       </c>
       <c r="D1140" s="4" t="s">
-        <v>3306</v>
+        <v>3308</v>
       </c>
       <c r="E1140" s="4" t="s">
-        <v>3306</v>
+        <v>3308</v>
       </c>
       <c r="F1140" s="4"/>
       <c r="G1140" s="4"/>
       <c r="H1140" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1140" s="4" t="s">
-        <v>3307</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="4">
-        <v>104404</v>
+        <v>104399</v>
       </c>
       <c r="B1141" s="4" t="s">
-        <v>3299</v>
+        <v>3304</v>
       </c>
       <c r="C1141" s="4" t="s">
-        <v>3308</v>
+        <v>3310</v>
       </c>
       <c r="D1141" s="4" t="s">
-        <v>3308</v>
+        <v>3311</v>
       </c>
       <c r="E1141" s="4" t="s">
-        <v>3308</v>
+        <v>3311</v>
       </c>
       <c r="F1141" s="4"/>
       <c r="G1141" s="4"/>
       <c r="H1141" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1141" s="4" t="s">
-        <v>3309</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="4">
-        <v>104400</v>
+        <v>104404</v>
       </c>
       <c r="B1142" s="4" t="s">
-        <v>3299</v>
+        <v>3304</v>
       </c>
       <c r="C1142" s="4" t="s">
-        <v>3310</v>
+        <v>3313</v>
       </c>
       <c r="D1142" s="4" t="s">
-        <v>3311</v>
+        <v>3313</v>
       </c>
       <c r="E1142" s="4" t="s">
-        <v>3311</v>
+        <v>3313</v>
       </c>
       <c r="F1142" s="4"/>
       <c r="G1142" s="4"/>
       <c r="H1142" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1142" s="4" t="s">
-        <v>3312</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="4">
-        <v>104414</v>
+        <v>104400</v>
       </c>
       <c r="B1143" s="4" t="s">
-        <v>3313</v>
+        <v>3304</v>
       </c>
       <c r="C1143" s="4" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="D1143" s="4" t="s">
-        <v>3314</v>
+        <v>3316</v>
       </c>
       <c r="E1143" s="4" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="F1143" s="4"/>
       <c r="G1143" s="4"/>
       <c r="H1143" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1143" s="4" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="4">
-        <v>104412</v>
+        <v>104414</v>
       </c>
       <c r="B1144" s="4" t="s">
-        <v>3313</v>
+        <v>3318</v>
       </c>
       <c r="C1144" s="4" t="s">
-        <v>3317</v>
+        <v>3319</v>
       </c>
       <c r="D1144" s="4" t="s">
-        <v>3317</v>
+        <v>3319</v>
       </c>
       <c r="E1144" s="4" t="s">
-        <v>3318</v>
+        <v>3320</v>
       </c>
       <c r="F1144" s="4"/>
       <c r="G1144" s="4"/>
       <c r="H1144" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1144" s="4" t="s">
-        <v>3319</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="4">
-        <v>104413</v>
+        <v>104412</v>
       </c>
       <c r="B1145" s="4" t="s">
-        <v>3313</v>
+        <v>3318</v>
       </c>
       <c r="C1145" s="4" t="s">
-        <v>3320</v>
+        <v>3322</v>
       </c>
       <c r="D1145" s="4" t="s">
-        <v>3320</v>
+        <v>3322</v>
       </c>
       <c r="E1145" s="4" t="s">
-        <v>3321</v>
+        <v>3323</v>
       </c>
       <c r="F1145" s="4"/>
       <c r="G1145" s="4"/>
       <c r="H1145" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1145" s="4" t="s">
-        <v>3322</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="4">
-        <v>103350</v>
+        <v>104413</v>
       </c>
       <c r="B1146" s="4" t="s">
-        <v>588</v>
+        <v>3318</v>
       </c>
       <c r="C1146" s="4" t="s">
-        <v>3323</v>
+        <v>3325</v>
       </c>
       <c r="D1146" s="4" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="E1146" s="4" t="s">
-        <v>3324</v>
+        <v>3326</v>
       </c>
       <c r="F1146" s="4"/>
       <c r="G1146" s="4"/>
       <c r="H1146" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1146" s="4" t="s">
-        <v>3325</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="4">
-        <v>103359</v>
+        <v>103350</v>
       </c>
       <c r="B1147" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1147" s="4" t="s">
-        <v>3326</v>
+        <v>3328</v>
       </c>
       <c r="D1147" s="4" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
       <c r="E1147" s="4" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
       <c r="F1147" s="4"/>
       <c r="G1147" s="4"/>
       <c r="H1147" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1147" s="4" t="s">
-        <v>3113</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="4">
-        <v>103351</v>
+        <v>103359</v>
       </c>
       <c r="B1148" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1148" s="4" t="s">
-        <v>3328</v>
+        <v>3331</v>
       </c>
       <c r="D1148" s="4" t="s">
-        <v>3329</v>
+        <v>3332</v>
       </c>
       <c r="E1148" s="4" t="s">
-        <v>3329</v>
+        <v>3332</v>
       </c>
       <c r="F1148" s="4"/>
       <c r="G1148" s="4"/>
       <c r="H1148" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1148" s="4" t="s">
-        <v>3325</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="4">
-        <v>100032</v>
+        <v>103351</v>
       </c>
       <c r="B1149" s="4" t="s">
-        <v>3292</v>
+        <v>588</v>
       </c>
       <c r="C1149" s="4" t="s">
-        <v>3330</v>
+        <v>3333</v>
       </c>
       <c r="D1149" s="4" t="s">
-        <v>3331</v>
+        <v>3334</v>
       </c>
       <c r="E1149" s="4" t="s">
-        <v>3331</v>
+        <v>3334</v>
       </c>
       <c r="F1149" s="4"/>
       <c r="G1149" s="4"/>
       <c r="H1149" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1149" s="4" t="s">
-        <v>3295</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="4">
-        <v>100030</v>
+        <v>100032</v>
       </c>
       <c r="B1150" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1150" s="4" t="s">
-        <v>3332</v>
+        <v>3335</v>
       </c>
       <c r="D1150" s="4" t="s">
-        <v>3333</v>
+        <v>3336</v>
       </c>
       <c r="E1150" s="4" t="s">
-        <v>3334</v>
+        <v>3336</v>
       </c>
       <c r="F1150" s="4"/>
       <c r="G1150" s="4"/>
       <c r="H1150" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1150" s="4" t="s">
-        <v>3335</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="4">
-        <v>100031</v>
+        <v>100030</v>
       </c>
       <c r="B1151" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1151" s="4" t="s">
-        <v>3333</v>
+        <v>3337</v>
       </c>
       <c r="D1151" s="4" t="s">
-        <v>3334</v>
+        <v>3338</v>
       </c>
       <c r="E1151" s="4" t="s">
-        <v>3334</v>
+        <v>3339</v>
       </c>
       <c r="F1151" s="4"/>
       <c r="G1151" s="4"/>
       <c r="H1151" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1151" s="4" t="s">
-        <v>3336</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="4">
-        <v>100060</v>
+        <v>100031</v>
       </c>
       <c r="B1152" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1152" s="4" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="D1152" s="4" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="E1152" s="4" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="F1152" s="4"/>
       <c r="G1152" s="4"/>
       <c r="H1152" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1152" s="4" t="s">
-        <v>3295</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="4">
-        <v>100053</v>
+        <v>100060</v>
       </c>
       <c r="B1153" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1153" s="4" t="s">
-        <v>3339</v>
+        <v>3342</v>
       </c>
       <c r="D1153" s="4" t="s">
-        <v>3340</v>
+        <v>3343</v>
       </c>
       <c r="E1153" s="4" t="s">
-        <v>3340</v>
+        <v>3343</v>
       </c>
       <c r="F1153" s="4"/>
       <c r="G1153" s="4"/>
       <c r="H1153" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1153" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="4">
-        <v>100050</v>
+        <v>100053</v>
       </c>
       <c r="B1154" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1154" s="4" t="s">
-        <v>3341</v>
+        <v>3344</v>
       </c>
       <c r="D1154" s="4" t="s">
-        <v>3342</v>
+        <v>3345</v>
       </c>
       <c r="E1154" s="4" t="s">
-        <v>3342</v>
+        <v>3345</v>
       </c>
       <c r="F1154" s="4"/>
       <c r="G1154" s="4"/>
       <c r="H1154" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1154" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="4">
-        <v>100848</v>
+        <v>100050</v>
       </c>
       <c r="B1155" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1155" s="4" t="s">
-        <v>3343</v>
+        <v>3346</v>
       </c>
       <c r="D1155" s="4" t="s">
-        <v>3344</v>
+        <v>3347</v>
       </c>
       <c r="E1155" s="4" t="s">
-        <v>3345</v>
+        <v>3347</v>
       </c>
       <c r="F1155" s="4"/>
       <c r="G1155" s="4"/>
       <c r="H1155" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1155" s="4" t="s">
-        <v>3346</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="4">
-        <v>100048</v>
+        <v>100848</v>
       </c>
       <c r="B1156" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1156" s="4" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="D1156" s="4" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="E1156" s="4" t="s">
-        <v>3348</v>
+        <v>3350</v>
       </c>
       <c r="F1156" s="4"/>
       <c r="G1156" s="4"/>
       <c r="H1156" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1156" s="4" t="s">
-        <v>3295</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="4">
-        <v>100051</v>
+        <v>100048</v>
       </c>
       <c r="B1157" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1157" s="4" t="s">
-        <v>3349</v>
+        <v>3352</v>
       </c>
       <c r="D1157" s="4" t="s">
-        <v>3350</v>
+        <v>3353</v>
       </c>
       <c r="E1157" s="4" t="s">
-        <v>3350</v>
+        <v>3353</v>
       </c>
       <c r="F1157" s="4"/>
       <c r="G1157" s="4"/>
       <c r="H1157" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1157" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="4">
-        <v>100054</v>
+        <v>100051</v>
       </c>
       <c r="B1158" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1158" s="4" t="s">
-        <v>3351</v>
+        <v>3354</v>
       </c>
       <c r="D1158" s="4" t="s">
-        <v>3352</v>
+        <v>3355</v>
       </c>
       <c r="E1158" s="4" t="s">
-        <v>3352</v>
+        <v>3355</v>
       </c>
       <c r="F1158" s="4"/>
       <c r="G1158" s="4"/>
       <c r="H1158" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1158" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="4">
-        <v>100057</v>
+        <v>100054</v>
       </c>
       <c r="B1159" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1159" s="4" t="s">
-        <v>3353</v>
+        <v>3356</v>
       </c>
       <c r="D1159" s="4" t="s">
-        <v>3354</v>
+        <v>3357</v>
       </c>
       <c r="E1159" s="4" t="s">
-        <v>3354</v>
+        <v>3357</v>
       </c>
       <c r="F1159" s="4"/>
       <c r="G1159" s="4"/>
       <c r="H1159" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1159" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="4">
-        <v>104473</v>
+        <v>100057</v>
       </c>
       <c r="B1160" s="4" t="s">
-        <v>499</v>
+        <v>3297</v>
       </c>
       <c r="C1160" s="4" t="s">
-        <v>3355</v>
+        <v>3358</v>
       </c>
       <c r="D1160" s="4" t="s">
-        <v>3356</v>
+        <v>3359</v>
       </c>
       <c r="E1160" s="4" t="s">
-        <v>3356</v>
+        <v>3359</v>
       </c>
       <c r="F1160" s="4"/>
       <c r="G1160" s="4"/>
       <c r="H1160" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1160" s="4" t="s">
-        <v>3357</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="4">
-        <v>104474</v>
+        <v>104473</v>
       </c>
       <c r="B1161" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1161" s="4" t="s">
-        <v>3358</v>
+        <v>3360</v>
       </c>
       <c r="D1161" s="4" t="s">
-        <v>3359</v>
+        <v>3361</v>
       </c>
       <c r="E1161" s="4" t="s">
-        <v>3359</v>
+        <v>3361</v>
       </c>
       <c r="F1161" s="4"/>
       <c r="G1161" s="4"/>
       <c r="H1161" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1161" s="4" t="s">
-        <v>3360</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="4">
-        <v>104475</v>
+        <v>104474</v>
       </c>
       <c r="B1162" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1162" s="4" t="s">
-        <v>3361</v>
+        <v>3363</v>
       </c>
       <c r="D1162" s="4" t="s">
-        <v>3362</v>
+        <v>3364</v>
       </c>
       <c r="E1162" s="4" t="s">
-        <v>3362</v>
+        <v>3364</v>
       </c>
       <c r="F1162" s="4"/>
       <c r="G1162" s="4"/>
       <c r="H1162" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1162" s="4" t="s">
-        <v>3363</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="4">
-        <v>100875</v>
+        <v>104475</v>
       </c>
       <c r="B1163" s="4" t="s">
-        <v>3142</v>
+        <v>499</v>
       </c>
       <c r="C1163" s="4" t="s">
-        <v>3364</v>
+        <v>3366</v>
       </c>
       <c r="D1163" s="4" t="s">
-        <v>3365</v>
+        <v>3367</v>
       </c>
       <c r="E1163" s="4" t="s">
-        <v>3365</v>
+        <v>3367</v>
       </c>
       <c r="F1163" s="4"/>
       <c r="G1163" s="4"/>
       <c r="H1163" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1163" s="4" t="s">
-        <v>3145</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="4">
-        <v>100876</v>
+        <v>100875</v>
       </c>
       <c r="B1164" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1164" s="4" t="s">
-        <v>3366</v>
+        <v>3369</v>
       </c>
       <c r="D1164" s="4" t="s">
-        <v>3367</v>
+        <v>3370</v>
       </c>
       <c r="E1164" s="4" t="s">
-        <v>3367</v>
+        <v>3370</v>
       </c>
       <c r="F1164" s="4"/>
       <c r="G1164" s="4"/>
       <c r="H1164" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1164" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="4">
-        <v>100877</v>
+        <v>100876</v>
       </c>
       <c r="B1165" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1165" s="4" t="s">
-        <v>3368</v>
+        <v>3371</v>
       </c>
       <c r="D1165" s="4" t="s">
-        <v>3369</v>
+        <v>3372</v>
       </c>
       <c r="E1165" s="4" t="s">
-        <v>3369</v>
+        <v>3372</v>
       </c>
       <c r="F1165" s="4"/>
       <c r="G1165" s="4"/>
       <c r="H1165" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1165" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="4">
-        <v>100878</v>
+        <v>100877</v>
       </c>
       <c r="B1166" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1166" s="4" t="s">
-        <v>3370</v>
+        <v>3373</v>
       </c>
       <c r="D1166" s="4" t="s">
-        <v>3371</v>
+        <v>3374</v>
       </c>
       <c r="E1166" s="4" t="s">
-        <v>3371</v>
+        <v>3374</v>
       </c>
       <c r="F1166" s="4"/>
       <c r="G1166" s="4"/>
       <c r="H1166" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1166" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="4">
-        <v>100903</v>
+        <v>100878</v>
       </c>
       <c r="B1167" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1167" s="4" t="s">
-        <v>3372</v>
+        <v>3375</v>
       </c>
       <c r="D1167" s="4" t="s">
-        <v>3373</v>
+        <v>3376</v>
       </c>
       <c r="E1167" s="4" t="s">
-        <v>3373</v>
+        <v>3376</v>
       </c>
       <c r="F1167" s="4"/>
       <c r="G1167" s="4"/>
       <c r="H1167" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1167" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="4">
-        <v>100902</v>
+        <v>100903</v>
       </c>
       <c r="B1168" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1168" s="4" t="s">
-        <v>3374</v>
+        <v>3377</v>
       </c>
       <c r="D1168" s="4" t="s">
-        <v>3375</v>
+        <v>3378</v>
       </c>
       <c r="E1168" s="4" t="s">
-        <v>3375</v>
+        <v>3378</v>
       </c>
       <c r="F1168" s="4"/>
       <c r="G1168" s="4"/>
       <c r="H1168" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1168" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="4">
-        <v>100901</v>
+        <v>100902</v>
       </c>
       <c r="B1169" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1169" s="4" t="s">
-        <v>3376</v>
+        <v>3379</v>
       </c>
       <c r="D1169" s="4" t="s">
-        <v>3377</v>
+        <v>3380</v>
       </c>
       <c r="E1169" s="4" t="s">
-        <v>3377</v>
+        <v>3380</v>
       </c>
       <c r="F1169" s="4"/>
       <c r="G1169" s="4"/>
       <c r="H1169" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1169" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="4">
-        <v>100879</v>
+        <v>100901</v>
       </c>
       <c r="B1170" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1170" s="4" t="s">
-        <v>3378</v>
+        <v>3381</v>
       </c>
       <c r="D1170" s="4" t="s">
-        <v>3379</v>
+        <v>3382</v>
       </c>
       <c r="E1170" s="4" t="s">
-        <v>3379</v>
+        <v>3382</v>
       </c>
       <c r="F1170" s="4"/>
       <c r="G1170" s="4"/>
       <c r="H1170" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1170" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="4">
-        <v>100880</v>
+        <v>100879</v>
       </c>
       <c r="B1171" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1171" s="4" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
       <c r="D1171" s="4" t="s">
-        <v>3381</v>
+        <v>3384</v>
       </c>
       <c r="E1171" s="4" t="s">
-        <v>3381</v>
+        <v>3384</v>
       </c>
       <c r="F1171" s="4"/>
       <c r="G1171" s="4"/>
       <c r="H1171" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1171" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="4">
-        <v>100881</v>
+        <v>100880</v>
       </c>
       <c r="B1172" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1172" s="4" t="s">
-        <v>3382</v>
+        <v>3385</v>
       </c>
       <c r="D1172" s="4" t="s">
-        <v>3383</v>
+        <v>3386</v>
       </c>
       <c r="E1172" s="4" t="s">
-        <v>3383</v>
+        <v>3386</v>
       </c>
       <c r="F1172" s="4"/>
       <c r="G1172" s="4"/>
       <c r="H1172" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1172" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="4">
-        <v>100882</v>
+        <v>100881</v>
       </c>
       <c r="B1173" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1173" s="4" t="s">
-        <v>3384</v>
+        <v>3387</v>
       </c>
       <c r="D1173" s="4" t="s">
-        <v>3385</v>
+        <v>3388</v>
       </c>
       <c r="E1173" s="4" t="s">
-        <v>3385</v>
+        <v>3388</v>
       </c>
       <c r="F1173" s="4"/>
       <c r="G1173" s="4"/>
       <c r="H1173" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1173" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="4">
-        <v>100900</v>
+        <v>100882</v>
       </c>
       <c r="B1174" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1174" s="4" t="s">
-        <v>3386</v>
+        <v>3389</v>
       </c>
       <c r="D1174" s="4" t="s">
-        <v>3387</v>
+        <v>3390</v>
       </c>
       <c r="E1174" s="4" t="s">
-        <v>3387</v>
+        <v>3390</v>
       </c>
       <c r="F1174" s="4"/>
       <c r="G1174" s="4"/>
       <c r="H1174" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1174" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="4">
-        <v>100899</v>
+        <v>100900</v>
       </c>
       <c r="B1175" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1175" s="4" t="s">
-        <v>3388</v>
+        <v>3391</v>
       </c>
       <c r="D1175" s="4" t="s">
-        <v>3389</v>
+        <v>3392</v>
       </c>
       <c r="E1175" s="4" t="s">
-        <v>3389</v>
+        <v>3392</v>
       </c>
       <c r="F1175" s="4"/>
       <c r="G1175" s="4"/>
       <c r="H1175" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1175" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="4">
-        <v>103289</v>
+        <v>100899</v>
       </c>
       <c r="B1176" s="4" t="s">
-        <v>3050</v>
+        <v>3142</v>
       </c>
       <c r="C1176" s="4" t="s">
-        <v>3390</v>
+        <v>3393</v>
       </c>
       <c r="D1176" s="4" t="s">
-        <v>3390</v>
+        <v>3394</v>
       </c>
       <c r="E1176" s="4" t="s">
-        <v>3390</v>
+        <v>3394</v>
       </c>
       <c r="F1176" s="4"/>
       <c r="G1176" s="4"/>
       <c r="H1176" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1176" s="4" t="s">
-        <v>3391</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="4">
-        <v>103290</v>
+        <v>103289</v>
       </c>
       <c r="B1177" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1177" s="4" t="s">
-        <v>3392</v>
+        <v>3395</v>
       </c>
       <c r="D1177" s="4" t="s">
-        <v>3393</v>
+        <v>3395</v>
       </c>
       <c r="E1177" s="4" t="s">
-        <v>3393</v>
+        <v>3395</v>
       </c>
       <c r="F1177" s="4"/>
       <c r="G1177" s="4"/>
       <c r="H1177" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1177" s="4" t="s">
-        <v>3394</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="4">
-        <v>103291</v>
+        <v>103290</v>
       </c>
       <c r="B1178" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1178" s="4" t="s">
-        <v>3395</v>
+        <v>3397</v>
       </c>
       <c r="D1178" s="4" t="s">
-        <v>3396</v>
+        <v>3398</v>
       </c>
       <c r="E1178" s="4" t="s">
-        <v>3396</v>
+        <v>3398</v>
       </c>
       <c r="F1178" s="4"/>
       <c r="G1178" s="4"/>
       <c r="H1178" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1178" s="4" t="s">
-        <v>3397</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="4">
-        <v>104386</v>
+        <v>103291</v>
       </c>
       <c r="B1179" s="4" t="s">
-        <v>3029</v>
+        <v>3050</v>
       </c>
       <c r="C1179" s="4" t="s">
-        <v>3398</v>
+        <v>3400</v>
       </c>
       <c r="D1179" s="4" t="s">
-        <v>3399</v>
+        <v>3401</v>
       </c>
       <c r="E1179" s="4" t="s">
-        <v>3399</v>
+        <v>3401</v>
       </c>
       <c r="F1179" s="4"/>
       <c r="G1179" s="4"/>
       <c r="H1179" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1179" s="4" t="s">
-        <v>3400</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="4">
-        <v>104387</v>
+        <v>104386</v>
       </c>
       <c r="B1180" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1180" s="4" t="s">
-        <v>3401</v>
+        <v>3403</v>
       </c>
       <c r="D1180" s="4" t="s">
-        <v>3402</v>
+        <v>3404</v>
       </c>
       <c r="E1180" s="4" t="s">
-        <v>3402</v>
+        <v>3404</v>
       </c>
       <c r="F1180" s="4"/>
       <c r="G1180" s="4"/>
       <c r="H1180" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1180" s="4" t="s">
-        <v>3403</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="4">
-        <v>104470</v>
+        <v>104387</v>
       </c>
       <c r="B1181" s="4" t="s">
-        <v>499</v>
+        <v>3029</v>
       </c>
       <c r="C1181" s="4" t="s">
-        <v>3404</v>
+        <v>3406</v>
       </c>
       <c r="D1181" s="4" t="s">
-        <v>3405</v>
+        <v>3407</v>
       </c>
       <c r="E1181" s="4" t="s">
-        <v>3405</v>
+        <v>3407</v>
       </c>
       <c r="F1181" s="4"/>
       <c r="G1181" s="4"/>
       <c r="H1181" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1181" s="4" t="s">
-        <v>3406</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="4">
-        <v>103292</v>
+        <v>104470</v>
       </c>
       <c r="B1182" s="4" t="s">
-        <v>3050</v>
+        <v>499</v>
       </c>
       <c r="C1182" s="4" t="s">
-        <v>3407</v>
+        <v>3409</v>
       </c>
       <c r="D1182" s="4" t="s">
-        <v>3408</v>
+        <v>3410</v>
       </c>
       <c r="E1182" s="4" t="s">
-        <v>3408</v>
+        <v>3410</v>
       </c>
       <c r="F1182" s="4"/>
       <c r="G1182" s="4"/>
       <c r="H1182" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1182" s="4" t="s">
-        <v>3409</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="4">
-        <v>103293</v>
+        <v>103292</v>
       </c>
       <c r="B1183" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1183" s="4" t="s">
-        <v>3410</v>
+        <v>3412</v>
       </c>
       <c r="D1183" s="4" t="s">
-        <v>3411</v>
+        <v>3413</v>
       </c>
       <c r="E1183" s="4" t="s">
-        <v>3411</v>
+        <v>3413</v>
       </c>
       <c r="F1183" s="4"/>
       <c r="G1183" s="4"/>
       <c r="H1183" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1183" s="4" t="s">
-        <v>3412</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="4">
-        <v>103294</v>
+        <v>103293</v>
       </c>
       <c r="B1184" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1184" s="4" t="s">
-        <v>3413</v>
+        <v>3415</v>
       </c>
       <c r="D1184" s="4" t="s">
-        <v>3414</v>
+        <v>3416</v>
       </c>
       <c r="E1184" s="4" t="s">
-        <v>3414</v>
+        <v>3416</v>
       </c>
       <c r="F1184" s="4"/>
       <c r="G1184" s="4"/>
       <c r="H1184" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1184" s="4" t="s">
-        <v>3415</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="4">
-        <v>103568</v>
+        <v>103294</v>
       </c>
       <c r="B1185" s="4" t="s">
-        <v>511</v>
+        <v>3050</v>
       </c>
       <c r="C1185" s="4" t="s">
-        <v>3416</v>
+        <v>3418</v>
       </c>
       <c r="D1185" s="4" t="s">
-        <v>3416</v>
+        <v>3419</v>
       </c>
       <c r="E1185" s="4" t="s">
-        <v>3416</v>
+        <v>3419</v>
       </c>
       <c r="F1185" s="4"/>
       <c r="G1185" s="4"/>
       <c r="H1185" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1185" s="4" t="s">
-        <v>3417</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="4">
-        <v>103319</v>
+        <v>103568</v>
       </c>
       <c r="B1186" s="4" t="s">
-        <v>3418</v>
+        <v>511</v>
       </c>
       <c r="C1186" s="4" t="s">
-        <v>3419</v>
+        <v>3421</v>
       </c>
       <c r="D1186" s="4" t="s">
-        <v>3419</v>
+        <v>3421</v>
       </c>
       <c r="E1186" s="4" t="s">
-        <v>3419</v>
-[...6 lines deleted...]
-      </c>
+        <v>3421</v>
+      </c>
+      <c r="F1186" s="4"/>
+      <c r="G1186" s="4"/>
       <c r="H1186" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1186" s="4" t="s">
-        <v>3420</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="4">
-        <v>104452</v>
+        <v>103319</v>
       </c>
       <c r="B1187" s="4" t="s">
-        <v>499</v>
+        <v>3423</v>
       </c>
       <c r="C1187" s="4" t="s">
-        <v>3421</v>
+        <v>3424</v>
       </c>
       <c r="D1187" s="4" t="s">
-        <v>3422</v>
+        <v>3424</v>
       </c>
       <c r="E1187" s="4" t="s">
-        <v>3422</v>
-[...2 lines deleted...]
-      <c r="G1187" s="4"/>
+        <v>3424</v>
+      </c>
+      <c r="F1187" s="4" t="s">
+        <v>3211</v>
+      </c>
+      <c r="G1187" s="4" t="s">
+        <v>3178</v>
+      </c>
       <c r="H1187" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1187" s="4" t="s">
-        <v>3423</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="4">
-        <v>104456</v>
+        <v>104452</v>
       </c>
       <c r="B1188" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1188" s="4" t="s">
-        <v>3424</v>
+        <v>3426</v>
       </c>
       <c r="D1188" s="4" t="s">
-        <v>3425</v>
+        <v>3427</v>
       </c>
       <c r="E1188" s="4" t="s">
-        <v>3425</v>
+        <v>3427</v>
       </c>
       <c r="F1188" s="4"/>
       <c r="G1188" s="4"/>
       <c r="H1188" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1188" s="4" t="s">
-        <v>3426</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="4">
-        <v>104457</v>
+        <v>104456</v>
       </c>
       <c r="B1189" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1189" s="4" t="s">
-        <v>3427</v>
+        <v>3429</v>
       </c>
       <c r="D1189" s="4" t="s">
-        <v>3428</v>
+        <v>3430</v>
       </c>
       <c r="E1189" s="4" t="s">
-        <v>3428</v>
+        <v>3430</v>
       </c>
       <c r="F1189" s="4"/>
       <c r="G1189" s="4"/>
       <c r="H1189" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1189" s="4" t="s">
-        <v>3429</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="4">
-        <v>100883</v>
+        <v>104457</v>
       </c>
       <c r="B1190" s="4" t="s">
-        <v>3142</v>
+        <v>499</v>
       </c>
       <c r="C1190" s="4" t="s">
-        <v>3430</v>
+        <v>3432</v>
       </c>
       <c r="D1190" s="4" t="s">
-        <v>3431</v>
+        <v>3433</v>
       </c>
       <c r="E1190" s="4" t="s">
-        <v>3431</v>
+        <v>3433</v>
       </c>
       <c r="F1190" s="4"/>
       <c r="G1190" s="4"/>
       <c r="H1190" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1190" s="4" t="s">
-        <v>3145</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="4">
-        <v>100884</v>
+        <v>100883</v>
       </c>
       <c r="B1191" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1191" s="4" t="s">
-        <v>3432</v>
+        <v>3435</v>
       </c>
       <c r="D1191" s="4" t="s">
-        <v>3431</v>
+        <v>3436</v>
       </c>
       <c r="E1191" s="4" t="s">
-        <v>3431</v>
+        <v>3436</v>
       </c>
       <c r="F1191" s="4"/>
       <c r="G1191" s="4"/>
       <c r="H1191" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1191" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="4">
-        <v>100885</v>
+        <v>100884</v>
       </c>
       <c r="B1192" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1192" s="4" t="s">
-        <v>3433</v>
+        <v>3437</v>
       </c>
       <c r="D1192" s="4" t="s">
-        <v>3431</v>
+        <v>3436</v>
       </c>
       <c r="E1192" s="4" t="s">
-        <v>3431</v>
+        <v>3436</v>
       </c>
       <c r="F1192" s="4"/>
       <c r="G1192" s="4"/>
       <c r="H1192" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1192" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="4">
-        <v>104432</v>
+        <v>100885</v>
       </c>
       <c r="B1193" s="4" t="s">
-        <v>499</v>
+        <v>3142</v>
       </c>
       <c r="C1193" s="4" t="s">
-        <v>3434</v>
+        <v>3438</v>
       </c>
       <c r="D1193" s="4" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="E1193" s="4" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="F1193" s="4"/>
       <c r="G1193" s="4"/>
       <c r="H1193" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1193" s="4" t="s">
-        <v>3436</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="4">
-        <v>104464</v>
+        <v>104432</v>
       </c>
       <c r="B1194" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1194" s="4" t="s">
-        <v>3437</v>
+        <v>3439</v>
       </c>
       <c r="D1194" s="4" t="s">
-        <v>3438</v>
+        <v>3440</v>
       </c>
       <c r="E1194" s="4" t="s">
-        <v>3438</v>
+        <v>3440</v>
       </c>
       <c r="F1194" s="4"/>
       <c r="G1194" s="4"/>
       <c r="H1194" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1194" s="4" t="s">
-        <v>3439</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="4">
-        <v>103295</v>
+        <v>104464</v>
       </c>
       <c r="B1195" s="4" t="s">
-        <v>3050</v>
+        <v>499</v>
       </c>
       <c r="C1195" s="4" t="s">
-        <v>3440</v>
+        <v>3442</v>
       </c>
       <c r="D1195" s="4" t="s">
-        <v>3441</v>
+        <v>3443</v>
       </c>
       <c r="E1195" s="4" t="s">
-        <v>3441</v>
+        <v>3443</v>
       </c>
       <c r="F1195" s="4"/>
       <c r="G1195" s="4"/>
       <c r="H1195" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1195" s="4" t="s">
-        <v>3442</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="4">
-        <v>100740</v>
+        <v>103295</v>
       </c>
       <c r="B1196" s="4" t="s">
-        <v>3012</v>
+        <v>3050</v>
       </c>
       <c r="C1196" s="4" t="s">
-        <v>3443</v>
+        <v>3445</v>
       </c>
       <c r="D1196" s="4" t="s">
-        <v>3444</v>
+        <v>3446</v>
       </c>
       <c r="E1196" s="4" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="F1196" s="4"/>
       <c r="G1196" s="4"/>
       <c r="H1196" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1196" s="4" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="4">
-        <v>103296</v>
+        <v>100740</v>
       </c>
       <c r="B1197" s="4" t="s">
-        <v>3050</v>
+        <v>3012</v>
       </c>
       <c r="C1197" s="4" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
       <c r="D1197" s="4" t="s">
-        <v>3447</v>
+        <v>3449</v>
       </c>
       <c r="E1197" s="4" t="s">
-        <v>3447</v>
+        <v>3450</v>
       </c>
       <c r="F1197" s="4"/>
       <c r="G1197" s="4"/>
       <c r="H1197" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1197" s="4" t="s">
-        <v>3448</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="4">
-        <v>103297</v>
+        <v>103296</v>
       </c>
       <c r="B1198" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1198" s="4" t="s">
-        <v>3449</v>
+        <v>3452</v>
       </c>
       <c r="D1198" s="4" t="s">
-        <v>3449</v>
+        <v>3452</v>
       </c>
       <c r="E1198" s="4" t="s">
-        <v>3449</v>
+        <v>3452</v>
       </c>
       <c r="F1198" s="4"/>
       <c r="G1198" s="4"/>
       <c r="H1198" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1198" s="4" t="s">
-        <v>3450</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="4">
-        <v>100342</v>
+        <v>103297</v>
       </c>
       <c r="B1199" s="4" t="s">
-        <v>584</v>
+        <v>3050</v>
       </c>
       <c r="C1199" s="4" t="s">
-        <v>3451</v>
+        <v>3454</v>
       </c>
       <c r="D1199" s="4" t="s">
-        <v>3451</v>
+        <v>3454</v>
       </c>
       <c r="E1199" s="4" t="s">
-        <v>3452</v>
+        <v>3454</v>
       </c>
       <c r="F1199" s="4"/>
       <c r="G1199" s="4"/>
       <c r="H1199" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1199" s="4" t="s">
-        <v>3453</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="4">
-        <v>100028</v>
+        <v>100342</v>
       </c>
       <c r="B1200" s="4" t="s">
-        <v>3022</v>
+        <v>584</v>
       </c>
       <c r="C1200" s="4" t="s">
-        <v>3454</v>
+        <v>3456</v>
       </c>
       <c r="D1200" s="4" t="s">
-        <v>3454</v>
+        <v>3456</v>
       </c>
       <c r="E1200" s="4" t="s">
-        <v>3454</v>
+        <v>3457</v>
       </c>
       <c r="F1200" s="4"/>
       <c r="G1200" s="4"/>
       <c r="H1200" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1200" s="4" t="s">
-        <v>3455</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="4">
-        <v>104333</v>
+        <v>100028</v>
       </c>
       <c r="B1201" s="4" t="s">
-        <v>3029</v>
+        <v>3022</v>
       </c>
       <c r="C1201" s="4" t="s">
-        <v>3456</v>
+        <v>3459</v>
       </c>
       <c r="D1201" s="4" t="s">
-        <v>3457</v>
+        <v>3459</v>
       </c>
       <c r="E1201" s="4" t="s">
-        <v>3457</v>
+        <v>3459</v>
       </c>
       <c r="F1201" s="4"/>
       <c r="G1201" s="4"/>
       <c r="H1201" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1201" s="4" t="s">
-        <v>3458</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="4">
-        <v>104330</v>
+        <v>104333</v>
       </c>
       <c r="B1202" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1202" s="4" t="s">
-        <v>3459</v>
+        <v>3461</v>
       </c>
       <c r="D1202" s="4" t="s">
-        <v>3460</v>
+        <v>3462</v>
       </c>
       <c r="E1202" s="4" t="s">
-        <v>3460</v>
+        <v>3462</v>
       </c>
       <c r="F1202" s="4"/>
       <c r="G1202" s="4"/>
       <c r="H1202" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1202" s="4" t="s">
-        <v>3461</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="4">
-        <v>104329</v>
+        <v>104330</v>
       </c>
       <c r="B1203" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1203" s="4" t="s">
-        <v>3462</v>
+        <v>3464</v>
       </c>
       <c r="D1203" s="4" t="s">
-        <v>3460</v>
+        <v>3465</v>
       </c>
       <c r="E1203" s="4" t="s">
-        <v>3460</v>
+        <v>3465</v>
       </c>
       <c r="F1203" s="4"/>
       <c r="G1203" s="4"/>
       <c r="H1203" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1203" s="4" t="s">
-        <v>3463</v>
+        <v>3466</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="4">
-        <v>104390</v>
+        <v>104329</v>
       </c>
       <c r="B1204" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1204" s="4" t="s">
-        <v>3464</v>
+        <v>3467</v>
       </c>
       <c r="D1204" s="4" t="s">
-        <v>3460</v>
+        <v>3465</v>
       </c>
       <c r="E1204" s="4" t="s">
-        <v>3460</v>
+        <v>3465</v>
       </c>
       <c r="F1204" s="4"/>
       <c r="G1204" s="4"/>
       <c r="H1204" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1204" s="4" t="s">
-        <v>3465</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="4">
-        <v>104331</v>
+        <v>104390</v>
       </c>
       <c r="B1205" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1205" s="4" t="s">
-        <v>3466</v>
+        <v>3469</v>
       </c>
       <c r="D1205" s="4" t="s">
-        <v>3460</v>
+        <v>3465</v>
       </c>
       <c r="E1205" s="4" t="s">
-        <v>3460</v>
+        <v>3465</v>
       </c>
       <c r="F1205" s="4"/>
       <c r="G1205" s="4"/>
       <c r="H1205" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1205" s="4" t="s">
-        <v>3467</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="4">
-        <v>104366</v>
+        <v>104331</v>
       </c>
       <c r="B1206" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1206" s="4" t="s">
-        <v>3468</v>
+        <v>3471</v>
       </c>
       <c r="D1206" s="4" t="s">
-        <v>3469</v>
+        <v>3465</v>
       </c>
       <c r="E1206" s="4" t="s">
-        <v>3469</v>
+        <v>3465</v>
       </c>
       <c r="F1206" s="4"/>
       <c r="G1206" s="4"/>
       <c r="H1206" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1206" s="4" t="s">
-        <v>3470</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="4">
-        <v>104372</v>
+        <v>104366</v>
       </c>
       <c r="B1207" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1207" s="4" t="s">
-        <v>3471</v>
+        <v>3473</v>
       </c>
       <c r="D1207" s="4" t="s">
-        <v>3472</v>
+        <v>3474</v>
       </c>
       <c r="E1207" s="4" t="s">
-        <v>3472</v>
+        <v>3474</v>
       </c>
       <c r="F1207" s="4"/>
       <c r="G1207" s="4"/>
       <c r="H1207" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1207" s="4" t="s">
-        <v>3473</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="4">
-        <v>104370</v>
+        <v>104372</v>
       </c>
       <c r="B1208" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1208" s="4" t="s">
-        <v>3474</v>
+        <v>3476</v>
       </c>
       <c r="D1208" s="4" t="s">
-        <v>3472</v>
+        <v>3477</v>
       </c>
       <c r="E1208" s="4" t="s">
-        <v>3472</v>
+        <v>3477</v>
       </c>
       <c r="F1208" s="4"/>
       <c r="G1208" s="4"/>
       <c r="H1208" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1208" s="4" t="s">
-        <v>3475</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="4">
-        <v>104371</v>
+        <v>104370</v>
       </c>
       <c r="B1209" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1209" s="4" t="s">
-        <v>3476</v>
+        <v>3479</v>
       </c>
       <c r="D1209" s="4" t="s">
-        <v>3472</v>
+        <v>3477</v>
       </c>
       <c r="E1209" s="4" t="s">
-        <v>3472</v>
+        <v>3477</v>
       </c>
       <c r="F1209" s="4"/>
       <c r="G1209" s="4"/>
       <c r="H1209" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1209" s="4" t="s">
-        <v>3477</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="4">
-        <v>104369</v>
+        <v>104371</v>
       </c>
       <c r="B1210" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1210" s="4" t="s">
-        <v>3478</v>
+        <v>3481</v>
       </c>
       <c r="D1210" s="4" t="s">
-        <v>3472</v>
+        <v>3477</v>
       </c>
       <c r="E1210" s="4" t="s">
-        <v>3472</v>
+        <v>3477</v>
       </c>
       <c r="F1210" s="4"/>
       <c r="G1210" s="4"/>
       <c r="H1210" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1210" s="4" t="s">
-        <v>3479</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="4">
-        <v>104332</v>
+        <v>104369</v>
       </c>
       <c r="B1211" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1211" s="4" t="s">
-        <v>3480</v>
+        <v>3483</v>
       </c>
       <c r="D1211" s="4" t="s">
-        <v>3472</v>
+        <v>3477</v>
       </c>
       <c r="E1211" s="4" t="s">
-        <v>3472</v>
+        <v>3477</v>
       </c>
       <c r="F1211" s="4"/>
       <c r="G1211" s="4"/>
       <c r="H1211" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1211" s="4" t="s">
-        <v>3481</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="4">
-        <v>100349</v>
+        <v>104332</v>
       </c>
       <c r="B1212" s="4" t="s">
-        <v>584</v>
+        <v>3029</v>
       </c>
       <c r="C1212" s="4" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1212" s="4" t="s">
-        <v>3482</v>
+        <v>3477</v>
       </c>
       <c r="E1212" s="4" t="s">
-        <v>3483</v>
+        <v>3477</v>
       </c>
       <c r="F1212" s="4"/>
       <c r="G1212" s="4"/>
       <c r="H1212" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1212" s="4" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="4">
-        <v>100741</v>
+        <v>100349</v>
       </c>
       <c r="B1213" s="4" t="s">
-        <v>3012</v>
+        <v>584</v>
       </c>
       <c r="C1213" s="4" t="s">
-        <v>3485</v>
+        <v>3487</v>
       </c>
       <c r="D1213" s="4" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
       <c r="E1213" s="4" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="F1213" s="4"/>
       <c r="G1213" s="4"/>
       <c r="H1213" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1213" s="4" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="4">
-        <v>100742</v>
+        <v>100741</v>
       </c>
       <c r="B1214" s="4" t="s">
         <v>3012</v>
       </c>
       <c r="C1214" s="4" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="D1214" s="4" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
       <c r="E1214" s="4" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="F1214" s="4"/>
       <c r="G1214" s="4"/>
       <c r="H1214" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1214" s="4" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="4">
-        <v>100745</v>
+        <v>100742</v>
       </c>
       <c r="B1215" s="4" t="s">
         <v>3012</v>
       </c>
       <c r="C1215" s="4" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="D1215" s="4" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
       <c r="E1215" s="4" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="F1215" s="4"/>
       <c r="G1215" s="4"/>
       <c r="H1215" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1215" s="4" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="4">
-        <v>100746</v>
+        <v>100745</v>
       </c>
       <c r="B1216" s="4" t="s">
         <v>3012</v>
       </c>
       <c r="C1216" s="4" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="D1216" s="4" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
       <c r="E1216" s="4" t="s">
-        <v>3498</v>
+        <v>3500</v>
       </c>
       <c r="F1216" s="4"/>
       <c r="G1216" s="4"/>
       <c r="H1216" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1216" s="4" t="s">
-        <v>3499</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="4">
-        <v>103569</v>
+        <v>100746</v>
       </c>
       <c r="B1217" s="4" t="s">
-        <v>511</v>
+        <v>3012</v>
       </c>
       <c r="C1217" s="4" t="s">
-        <v>3500</v>
+        <v>3502</v>
       </c>
       <c r="D1217" s="4" t="s">
-        <v>3500</v>
+        <v>3503</v>
       </c>
       <c r="E1217" s="4" t="s">
-        <v>3500</v>
+        <v>3503</v>
       </c>
       <c r="F1217" s="4"/>
       <c r="G1217" s="4"/>
       <c r="H1217" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1217" s="4" t="s">
-        <v>3501</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="4">
-        <v>104485</v>
+        <v>103569</v>
       </c>
       <c r="B1218" s="4" t="s">
-        <v>3146</v>
+        <v>511</v>
       </c>
       <c r="C1218" s="4" t="s">
-        <v>3502</v>
+        <v>3505</v>
       </c>
       <c r="D1218" s="4" t="s">
-        <v>3503</v>
+        <v>3505</v>
       </c>
       <c r="E1218" s="4" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
       <c r="F1218" s="4"/>
       <c r="G1218" s="4"/>
       <c r="H1218" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1218" s="4" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="4">
-        <v>103543</v>
+        <v>104485</v>
       </c>
       <c r="B1219" s="4" t="s">
-        <v>511</v>
+        <v>3146</v>
       </c>
       <c r="C1219" s="4" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
       <c r="D1219" s="4" t="s">
-        <v>3506</v>
+        <v>3508</v>
       </c>
       <c r="E1219" s="4" t="s">
-        <v>3506</v>
+        <v>3509</v>
       </c>
       <c r="F1219" s="4"/>
       <c r="G1219" s="4"/>
       <c r="H1219" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1219" s="4" t="s">
-        <v>3507</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="4">
-        <v>103358</v>
+        <v>103543</v>
       </c>
       <c r="B1220" s="4" t="s">
-        <v>588</v>
+        <v>511</v>
       </c>
       <c r="C1220" s="4" t="s">
-        <v>3508</v>
+        <v>3511</v>
       </c>
       <c r="D1220" s="4" t="s">
-        <v>3509</v>
+        <v>3511</v>
       </c>
       <c r="E1220" s="4" t="s">
-        <v>3509</v>
+        <v>3511</v>
       </c>
       <c r="F1220" s="4"/>
       <c r="G1220" s="4"/>
       <c r="H1220" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1220" s="4" t="s">
-        <v>3119</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="4">
-        <v>103361</v>
+        <v>103358</v>
       </c>
       <c r="B1221" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1221" s="4" t="s">
-        <v>3510</v>
+        <v>3513</v>
       </c>
       <c r="D1221" s="4" t="s">
-        <v>3511</v>
+        <v>3514</v>
       </c>
       <c r="E1221" s="4" t="s">
-        <v>3511</v>
+        <v>3514</v>
       </c>
       <c r="F1221" s="4"/>
       <c r="G1221" s="4"/>
       <c r="H1221" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1221" s="4" t="s">
-        <v>3512</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="4">
-        <v>100747</v>
+        <v>103361</v>
       </c>
       <c r="B1222" s="4" t="s">
-        <v>3012</v>
+        <v>588</v>
       </c>
       <c r="C1222" s="4" t="s">
-        <v>3513</v>
+        <v>3515</v>
       </c>
       <c r="D1222" s="4" t="s">
-        <v>3514</v>
+        <v>3516</v>
       </c>
       <c r="E1222" s="4" t="s">
-        <v>3514</v>
+        <v>3516</v>
       </c>
       <c r="F1222" s="4"/>
       <c r="G1222" s="4"/>
       <c r="H1222" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1222" s="4" t="s">
-        <v>3515</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="4">
-        <v>100748</v>
+        <v>100747</v>
       </c>
       <c r="B1223" s="4" t="s">
         <v>3012</v>
       </c>
       <c r="C1223" s="4" t="s">
-        <v>3516</v>
+        <v>3518</v>
       </c>
       <c r="D1223" s="4" t="s">
-        <v>3517</v>
+        <v>3519</v>
       </c>
       <c r="E1223" s="4" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
       <c r="F1223" s="4"/>
       <c r="G1223" s="4"/>
       <c r="H1223" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1223" s="4" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="4">
-        <v>100346</v>
+        <v>100748</v>
       </c>
       <c r="B1224" s="4" t="s">
-        <v>584</v>
+        <v>3012</v>
       </c>
       <c r="C1224" s="4" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
       <c r="D1224" s="4" t="s">
-        <v>3520</v>
+        <v>3522</v>
       </c>
       <c r="E1224" s="4" t="s">
-        <v>3521</v>
+        <v>3523</v>
       </c>
       <c r="F1224" s="4"/>
       <c r="G1224" s="4"/>
       <c r="H1224" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1224" s="4" t="s">
-        <v>3522</v>
+        <v>3524</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="4">
-        <v>103298</v>
+        <v>100346</v>
       </c>
       <c r="B1225" s="4" t="s">
-        <v>3050</v>
+        <v>584</v>
       </c>
       <c r="C1225" s="4" t="s">
-        <v>3523</v>
+        <v>3525</v>
       </c>
       <c r="D1225" s="4" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
       <c r="E1225" s="4" t="s">
-        <v>3524</v>
+        <v>3526</v>
       </c>
       <c r="F1225" s="4"/>
       <c r="G1225" s="4"/>
       <c r="H1225" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1225" s="4" t="s">
-        <v>3525</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="4">
-        <v>103299</v>
+        <v>103298</v>
       </c>
       <c r="B1226" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1226" s="4" t="s">
-        <v>3526</v>
+        <v>3528</v>
       </c>
       <c r="D1226" s="4" t="s">
-        <v>3527</v>
+        <v>3529</v>
       </c>
       <c r="E1226" s="4" t="s">
-        <v>3527</v>
+        <v>3529</v>
       </c>
       <c r="F1226" s="4"/>
       <c r="G1226" s="4"/>
       <c r="H1226" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1226" s="4" t="s">
-        <v>3528</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="4">
-        <v>103300</v>
+        <v>103299</v>
       </c>
       <c r="B1227" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1227" s="4" t="s">
-        <v>3529</v>
+        <v>3531</v>
       </c>
       <c r="D1227" s="4" t="s">
-        <v>3530</v>
+        <v>3532</v>
       </c>
       <c r="E1227" s="4" t="s">
-        <v>3530</v>
+        <v>3532</v>
       </c>
       <c r="F1227" s="4"/>
       <c r="G1227" s="4"/>
       <c r="H1227" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1227" s="4" t="s">
-        <v>3531</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="4">
-        <v>103570</v>
+        <v>103300</v>
       </c>
       <c r="B1228" s="4" t="s">
-        <v>511</v>
+        <v>3050</v>
       </c>
       <c r="C1228" s="4" t="s">
-        <v>3532</v>
+        <v>3534</v>
       </c>
       <c r="D1228" s="4" t="s">
-        <v>3532</v>
+        <v>3535</v>
       </c>
       <c r="E1228" s="4" t="s">
-        <v>3532</v>
+        <v>3535</v>
       </c>
       <c r="F1228" s="4"/>
       <c r="G1228" s="4"/>
       <c r="H1228" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1228" s="4" t="s">
-        <v>3533</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="4">
-        <v>104384</v>
+        <v>103570</v>
       </c>
       <c r="B1229" s="4" t="s">
-        <v>3029</v>
+        <v>511</v>
       </c>
       <c r="C1229" s="4" t="s">
-        <v>3534</v>
+        <v>3537</v>
       </c>
       <c r="D1229" s="4" t="s">
-        <v>3535</v>
+        <v>3537</v>
       </c>
       <c r="E1229" s="4" t="s">
-        <v>3535</v>
+        <v>3537</v>
       </c>
       <c r="F1229" s="4"/>
       <c r="G1229" s="4"/>
       <c r="H1229" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1229" s="4" t="s">
-        <v>3536</v>
+        <v>3538</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="4">
-        <v>104340</v>
+        <v>104384</v>
       </c>
       <c r="B1230" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1230" s="4" t="s">
-        <v>3537</v>
+        <v>3539</v>
       </c>
       <c r="D1230" s="4" t="s">
-        <v>3538</v>
+        <v>3540</v>
       </c>
       <c r="E1230" s="4" t="s">
-        <v>3538</v>
+        <v>3540</v>
       </c>
       <c r="F1230" s="4"/>
       <c r="G1230" s="4"/>
       <c r="H1230" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1230" s="4" t="s">
-        <v>3539</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="4">
-        <v>104382</v>
+        <v>104340</v>
       </c>
       <c r="B1231" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1231" s="4" t="s">
-        <v>3540</v>
+        <v>3542</v>
       </c>
       <c r="D1231" s="4" t="s">
-        <v>2293</v>
+        <v>3543</v>
       </c>
       <c r="E1231" s="4" t="s">
-        <v>2293</v>
+        <v>3543</v>
       </c>
       <c r="F1231" s="4"/>
       <c r="G1231" s="4"/>
       <c r="H1231" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1231" s="4" t="s">
-        <v>3541</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="4">
-        <v>104375</v>
+        <v>104382</v>
       </c>
       <c r="B1232" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1232" s="4" t="s">
-        <v>3542</v>
+        <v>3545</v>
       </c>
       <c r="D1232" s="4" t="s">
-        <v>1737</v>
+        <v>2293</v>
       </c>
       <c r="E1232" s="4" t="s">
-        <v>1737</v>
+        <v>2293</v>
       </c>
       <c r="F1232" s="4"/>
       <c r="G1232" s="4"/>
       <c r="H1232" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1232" s="4" t="s">
-        <v>3543</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="4">
-        <v>104376</v>
+        <v>104375</v>
       </c>
       <c r="B1233" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1233" s="4" t="s">
-        <v>3544</v>
+        <v>3547</v>
       </c>
       <c r="D1233" s="4" t="s">
         <v>1737</v>
       </c>
       <c r="E1233" s="4" t="s">
         <v>1737</v>
       </c>
       <c r="F1233" s="4"/>
       <c r="G1233" s="4"/>
       <c r="H1233" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1233" s="4" t="s">
-        <v>3545</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="4">
-        <v>104352</v>
+        <v>104376</v>
       </c>
       <c r="B1234" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1234" s="4" t="s">
-        <v>3546</v>
+        <v>3549</v>
       </c>
       <c r="D1234" s="4" t="s">
-        <v>3547</v>
+        <v>1737</v>
       </c>
       <c r="E1234" s="4" t="s">
-        <v>3547</v>
+        <v>1737</v>
       </c>
       <c r="F1234" s="4"/>
       <c r="G1234" s="4"/>
       <c r="H1234" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1234" s="4" t="s">
-        <v>3548</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="4">
-        <v>104351</v>
+        <v>104352</v>
       </c>
       <c r="B1235" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1235" s="4" t="s">
-        <v>3549</v>
+        <v>3551</v>
       </c>
       <c r="D1235" s="4" t="s">
-        <v>3547</v>
+        <v>3552</v>
       </c>
       <c r="E1235" s="4" t="s">
-        <v>3547</v>
+        <v>3552</v>
       </c>
       <c r="F1235" s="4"/>
       <c r="G1235" s="4"/>
       <c r="H1235" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1235" s="4" t="s">
-        <v>3550</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="4">
-        <v>104392</v>
+        <v>104351</v>
       </c>
       <c r="B1236" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1236" s="4" t="s">
-        <v>3551</v>
+        <v>3554</v>
       </c>
       <c r="D1236" s="4" t="s">
-        <v>3547</v>
+        <v>3552</v>
       </c>
       <c r="E1236" s="4" t="s">
-        <v>3547</v>
+        <v>3552</v>
       </c>
       <c r="F1236" s="4"/>
       <c r="G1236" s="4"/>
       <c r="H1236" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1236" s="4" t="s">
-        <v>3552</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="4">
-        <v>104393</v>
+        <v>104392</v>
       </c>
       <c r="B1237" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1237" s="4" t="s">
-        <v>3553</v>
+        <v>3556</v>
       </c>
       <c r="D1237" s="4" t="s">
-        <v>3547</v>
+        <v>3552</v>
       </c>
       <c r="E1237" s="4" t="s">
-        <v>3547</v>
+        <v>3552</v>
       </c>
       <c r="F1237" s="4"/>
       <c r="G1237" s="4"/>
       <c r="H1237" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1237" s="4" t="s">
-        <v>3554</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="4">
-        <v>104391</v>
+        <v>104393</v>
       </c>
       <c r="B1238" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1238" s="4" t="s">
-        <v>3555</v>
+        <v>3558</v>
       </c>
       <c r="D1238" s="4" t="s">
-        <v>3556</v>
+        <v>3552</v>
       </c>
       <c r="E1238" s="4" t="s">
-        <v>3556</v>
+        <v>3552</v>
       </c>
       <c r="F1238" s="4"/>
       <c r="G1238" s="4"/>
       <c r="H1238" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1238" s="4" t="s">
-        <v>3557</v>
+        <v>3559</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="4">
-        <v>104349</v>
+        <v>104391</v>
       </c>
       <c r="B1239" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1239" s="4" t="s">
-        <v>3558</v>
+        <v>3560</v>
       </c>
       <c r="D1239" s="4" t="s">
-        <v>3559</v>
+        <v>3561</v>
       </c>
       <c r="E1239" s="4" t="s">
-        <v>3559</v>
+        <v>3561</v>
       </c>
       <c r="F1239" s="4"/>
       <c r="G1239" s="4"/>
       <c r="H1239" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1239" s="4" t="s">
-        <v>3560</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="4">
-        <v>104348</v>
+        <v>104349</v>
       </c>
       <c r="B1240" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1240" s="4" t="s">
-        <v>3561</v>
+        <v>3563</v>
       </c>
       <c r="D1240" s="4" t="s">
-        <v>3559</v>
+        <v>3564</v>
       </c>
       <c r="E1240" s="4" t="s">
-        <v>3559</v>
+        <v>3564</v>
       </c>
       <c r="F1240" s="4"/>
       <c r="G1240" s="4"/>
       <c r="H1240" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1240" s="4" t="s">
-        <v>3562</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="4">
-        <v>104350</v>
+        <v>104348</v>
       </c>
       <c r="B1241" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1241" s="4" t="s">
-        <v>3563</v>
+        <v>3566</v>
       </c>
       <c r="D1241" s="4" t="s">
-        <v>3559</v>
+        <v>3564</v>
       </c>
       <c r="E1241" s="4" t="s">
-        <v>3559</v>
+        <v>3564</v>
       </c>
       <c r="F1241" s="4"/>
       <c r="G1241" s="4"/>
       <c r="H1241" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1241" s="4" t="s">
-        <v>3564</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="4">
-        <v>104347</v>
+        <v>104350</v>
       </c>
       <c r="B1242" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1242" s="4" t="s">
-        <v>3565</v>
+        <v>3568</v>
       </c>
       <c r="D1242" s="4" t="s">
-        <v>3566</v>
+        <v>3564</v>
       </c>
       <c r="E1242" s="4" t="s">
-        <v>3566</v>
+        <v>3564</v>
       </c>
       <c r="F1242" s="4"/>
       <c r="G1242" s="4"/>
       <c r="H1242" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1242" s="4" t="s">
-        <v>3567</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="4">
-        <v>104354</v>
+        <v>104347</v>
       </c>
       <c r="B1243" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1243" s="4" t="s">
-        <v>3568</v>
+        <v>3570</v>
       </c>
       <c r="D1243" s="4" t="s">
-        <v>3569</v>
+        <v>3571</v>
       </c>
       <c r="E1243" s="4" t="s">
-        <v>3569</v>
+        <v>3571</v>
       </c>
       <c r="F1243" s="4"/>
       <c r="G1243" s="4"/>
       <c r="H1243" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1243" s="4" t="s">
-        <v>3570</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="4">
-        <v>104353</v>
+        <v>104354</v>
       </c>
       <c r="B1244" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1244" s="4" t="s">
-        <v>3571</v>
+        <v>3573</v>
       </c>
       <c r="D1244" s="4" t="s">
-        <v>3569</v>
+        <v>3574</v>
       </c>
       <c r="E1244" s="4" t="s">
-        <v>3569</v>
+        <v>3574</v>
       </c>
       <c r="F1244" s="4"/>
       <c r="G1244" s="4"/>
       <c r="H1244" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1244" s="4" t="s">
-        <v>3572</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="4">
-        <v>104394</v>
+        <v>104353</v>
       </c>
       <c r="B1245" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1245" s="4" t="s">
-        <v>3573</v>
+        <v>3576</v>
       </c>
       <c r="D1245" s="4" t="s">
-        <v>3569</v>
+        <v>3574</v>
       </c>
       <c r="E1245" s="4" t="s">
-        <v>3569</v>
+        <v>3574</v>
       </c>
       <c r="F1245" s="4"/>
       <c r="G1245" s="4"/>
       <c r="H1245" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1245" s="4" t="s">
-        <v>3574</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="4">
-        <v>104381</v>
+        <v>104394</v>
       </c>
       <c r="B1246" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1246" s="4" t="s">
-        <v>3575</v>
+        <v>3578</v>
       </c>
       <c r="D1246" s="4" t="s">
-        <v>3569</v>
+        <v>3574</v>
       </c>
       <c r="E1246" s="4" t="s">
-        <v>3569</v>
+        <v>3574</v>
       </c>
       <c r="F1246" s="4"/>
       <c r="G1246" s="4"/>
       <c r="H1246" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1246" s="4" t="s">
-        <v>3576</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="4">
-        <v>104338</v>
+        <v>104381</v>
       </c>
       <c r="B1247" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1247" s="4" t="s">
-        <v>3577</v>
+        <v>3580</v>
       </c>
       <c r="D1247" s="4" t="s">
-        <v>3578</v>
+        <v>3574</v>
       </c>
       <c r="E1247" s="4" t="s">
-        <v>3578</v>
+        <v>3574</v>
       </c>
       <c r="F1247" s="4"/>
       <c r="G1247" s="4"/>
       <c r="H1247" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1247" s="4" t="s">
-        <v>3579</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="4">
-        <v>104337</v>
+        <v>104338</v>
       </c>
       <c r="B1248" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1248" s="4" t="s">
-        <v>3580</v>
+        <v>3582</v>
       </c>
       <c r="D1248" s="4" t="s">
-        <v>3578</v>
+        <v>3583</v>
       </c>
       <c r="E1248" s="4" t="s">
-        <v>3578</v>
+        <v>3583</v>
       </c>
       <c r="F1248" s="4"/>
       <c r="G1248" s="4"/>
       <c r="H1248" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1248" s="4" t="s">
-        <v>3581</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="4">
-        <v>104368</v>
+        <v>104337</v>
       </c>
       <c r="B1249" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1249" s="4" t="s">
-        <v>3582</v>
+        <v>3585</v>
       </c>
       <c r="D1249" s="4" t="s">
-        <v>3578</v>
+        <v>3583</v>
       </c>
       <c r="E1249" s="4" t="s">
-        <v>3578</v>
+        <v>3583</v>
       </c>
       <c r="F1249" s="4"/>
       <c r="G1249" s="4"/>
       <c r="H1249" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1249" s="4" t="s">
-        <v>3583</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="4">
-        <v>104367</v>
+        <v>104368</v>
       </c>
       <c r="B1250" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1250" s="4" t="s">
-        <v>3584</v>
+        <v>3587</v>
       </c>
       <c r="D1250" s="4" t="s">
-        <v>3578</v>
+        <v>3583</v>
       </c>
       <c r="E1250" s="4" t="s">
-        <v>3578</v>
+        <v>3583</v>
       </c>
       <c r="F1250" s="4"/>
       <c r="G1250" s="4"/>
       <c r="H1250" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1250" s="4" t="s">
-        <v>3585</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="4">
-        <v>104336</v>
+        <v>104367</v>
       </c>
       <c r="B1251" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1251" s="4" t="s">
-        <v>3586</v>
+        <v>3589</v>
       </c>
       <c r="D1251" s="4" t="s">
-        <v>3578</v>
+        <v>3583</v>
       </c>
       <c r="E1251" s="4" t="s">
-        <v>3578</v>
+        <v>3583</v>
       </c>
       <c r="F1251" s="4"/>
       <c r="G1251" s="4"/>
       <c r="H1251" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1251" s="4" t="s">
-        <v>3587</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="4">
-        <v>104398</v>
+        <v>104336</v>
       </c>
       <c r="B1252" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1252" s="4" t="s">
-        <v>3588</v>
+        <v>3591</v>
       </c>
       <c r="D1252" s="4" t="s">
-        <v>3589</v>
+        <v>3583</v>
       </c>
       <c r="E1252" s="4" t="s">
-        <v>3589</v>
+        <v>3583</v>
       </c>
       <c r="F1252" s="4"/>
       <c r="G1252" s="4"/>
       <c r="H1252" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1252" s="4" t="s">
-        <v>3590</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="4">
-        <v>104373</v>
+        <v>104398</v>
       </c>
       <c r="B1253" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1253" s="4" t="s">
-        <v>3591</v>
+        <v>3593</v>
       </c>
       <c r="D1253" s="4" t="s">
-        <v>3592</v>
+        <v>3594</v>
       </c>
       <c r="E1253" s="4" t="s">
-        <v>3592</v>
+        <v>3594</v>
       </c>
       <c r="F1253" s="4"/>
       <c r="G1253" s="4"/>
       <c r="H1253" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1253" s="4" t="s">
-        <v>3593</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="4">
-        <v>104343</v>
+        <v>104373</v>
       </c>
       <c r="B1254" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1254" s="4" t="s">
-        <v>3594</v>
+        <v>3596</v>
       </c>
       <c r="D1254" s="4" t="s">
-        <v>3595</v>
+        <v>3597</v>
       </c>
       <c r="E1254" s="4" t="s">
-        <v>3595</v>
+        <v>3597</v>
       </c>
       <c r="F1254" s="4"/>
       <c r="G1254" s="4"/>
       <c r="H1254" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1254" s="4" t="s">
-        <v>3596</v>
+        <v>3598</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="4">
-        <v>104342</v>
+        <v>104343</v>
       </c>
       <c r="B1255" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1255" s="4" t="s">
-        <v>3597</v>
+        <v>3599</v>
       </c>
       <c r="D1255" s="4" t="s">
-        <v>3595</v>
+        <v>3600</v>
       </c>
       <c r="E1255" s="4" t="s">
-        <v>3595</v>
+        <v>3600</v>
       </c>
       <c r="F1255" s="4"/>
       <c r="G1255" s="4"/>
       <c r="H1255" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1255" s="4" t="s">
-        <v>3598</v>
+        <v>3601</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="4">
-        <v>104341</v>
+        <v>104342</v>
       </c>
       <c r="B1256" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1256" s="4" t="s">
-        <v>3599</v>
+        <v>3602</v>
       </c>
       <c r="D1256" s="4" t="s">
-        <v>3595</v>
+        <v>3600</v>
       </c>
       <c r="E1256" s="4" t="s">
-        <v>3595</v>
+        <v>3600</v>
       </c>
       <c r="F1256" s="4"/>
       <c r="G1256" s="4"/>
       <c r="H1256" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1256" s="4" t="s">
-        <v>3600</v>
+        <v>3603</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="4">
-        <v>104365</v>
+        <v>104341</v>
       </c>
       <c r="B1257" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1257" s="4" t="s">
-        <v>3601</v>
+        <v>3604</v>
       </c>
       <c r="D1257" s="4" t="s">
-        <v>3602</v>
+        <v>3600</v>
       </c>
       <c r="E1257" s="4" t="s">
-        <v>3602</v>
+        <v>3600</v>
       </c>
       <c r="F1257" s="4"/>
       <c r="G1257" s="4"/>
       <c r="H1257" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1257" s="4" t="s">
-        <v>3603</v>
+        <v>3605</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="4">
-        <v>104363</v>
+        <v>104365</v>
       </c>
       <c r="B1258" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1258" s="4" t="s">
-        <v>3604</v>
+        <v>3606</v>
       </c>
       <c r="D1258" s="4" t="s">
-        <v>3602</v>
+        <v>3607</v>
       </c>
       <c r="E1258" s="4" t="s">
-        <v>3602</v>
+        <v>3607</v>
       </c>
       <c r="F1258" s="4"/>
       <c r="G1258" s="4"/>
       <c r="H1258" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1258" s="4" t="s">
-        <v>3605</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="4">
-        <v>104335</v>
+        <v>104363</v>
       </c>
       <c r="B1259" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1259" s="4" t="s">
-        <v>3606</v>
+        <v>3609</v>
       </c>
       <c r="D1259" s="4" t="s">
-        <v>3602</v>
+        <v>3607</v>
       </c>
       <c r="E1259" s="4" t="s">
-        <v>3602</v>
+        <v>3607</v>
       </c>
       <c r="F1259" s="4"/>
       <c r="G1259" s="4"/>
       <c r="H1259" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1259" s="4" t="s">
-        <v>3607</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="4">
-        <v>104334</v>
+        <v>104335</v>
       </c>
       <c r="B1260" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1260" s="4" t="s">
-        <v>3608</v>
+        <v>3611</v>
       </c>
       <c r="D1260" s="4" t="s">
-        <v>3602</v>
+        <v>3607</v>
       </c>
       <c r="E1260" s="4" t="s">
-        <v>3602</v>
+        <v>3607</v>
       </c>
       <c r="F1260" s="4"/>
       <c r="G1260" s="4"/>
       <c r="H1260" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1260" s="4" t="s">
-        <v>3609</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="4">
-        <v>104346</v>
+        <v>104334</v>
       </c>
       <c r="B1261" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1261" s="4" t="s">
-        <v>3610</v>
+        <v>3613</v>
       </c>
       <c r="D1261" s="4" t="s">
-        <v>3611</v>
+        <v>3607</v>
       </c>
       <c r="E1261" s="4" t="s">
-        <v>3611</v>
+        <v>3607</v>
       </c>
       <c r="F1261" s="4"/>
       <c r="G1261" s="4"/>
       <c r="H1261" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1261" s="4" t="s">
-        <v>3612</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="4">
-        <v>104345</v>
+        <v>104346</v>
       </c>
       <c r="B1262" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1262" s="4" t="s">
-        <v>3613</v>
+        <v>3615</v>
       </c>
       <c r="D1262" s="4" t="s">
-        <v>3611</v>
+        <v>3616</v>
       </c>
       <c r="E1262" s="4" t="s">
-        <v>3611</v>
+        <v>3616</v>
       </c>
       <c r="F1262" s="4"/>
       <c r="G1262" s="4"/>
       <c r="H1262" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1262" s="4" t="s">
-        <v>3614</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="4">
-        <v>104339</v>
+        <v>104345</v>
       </c>
       <c r="B1263" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1263" s="4" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1263" s="4" t="s">
-        <v>3611</v>
+        <v>3616</v>
       </c>
       <c r="E1263" s="4" t="s">
-        <v>3611</v>
+        <v>3616</v>
       </c>
       <c r="F1263" s="4"/>
       <c r="G1263" s="4"/>
       <c r="H1263" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1263" s="4" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="4">
-        <v>104344</v>
+        <v>104339</v>
       </c>
       <c r="B1264" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1264" s="4" t="s">
-        <v>3617</v>
+        <v>3620</v>
       </c>
       <c r="D1264" s="4" t="s">
-        <v>3402</v>
+        <v>3616</v>
       </c>
       <c r="E1264" s="4" t="s">
-        <v>3402</v>
+        <v>3616</v>
       </c>
       <c r="F1264" s="4"/>
       <c r="G1264" s="4"/>
       <c r="H1264" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1264" s="4" t="s">
-        <v>3618</v>
+        <v>3621</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="4">
-        <v>104380</v>
+        <v>104344</v>
       </c>
       <c r="B1265" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1265" s="4" t="s">
-        <v>3619</v>
+        <v>3622</v>
       </c>
       <c r="D1265" s="4" t="s">
-        <v>3620</v>
+        <v>3407</v>
       </c>
       <c r="E1265" s="4" t="s">
-        <v>3620</v>
+        <v>3407</v>
       </c>
       <c r="F1265" s="4"/>
       <c r="G1265" s="4"/>
       <c r="H1265" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1265" s="4" t="s">
-        <v>3621</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="4">
-        <v>104379</v>
+        <v>104380</v>
       </c>
       <c r="B1266" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1266" s="4" t="s">
-        <v>3622</v>
+        <v>3624</v>
       </c>
       <c r="D1266" s="4" t="s">
-        <v>3620</v>
+        <v>3625</v>
       </c>
       <c r="E1266" s="4" t="s">
-        <v>3620</v>
+        <v>3625</v>
       </c>
       <c r="F1266" s="4"/>
       <c r="G1266" s="4"/>
       <c r="H1266" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1266" s="4" t="s">
-        <v>3623</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="4">
-        <v>104364</v>
+        <v>104379</v>
       </c>
       <c r="B1267" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1267" s="4" t="s">
-        <v>3624</v>
+        <v>3627</v>
       </c>
       <c r="D1267" s="4" t="s">
-        <v>3620</v>
+        <v>3625</v>
       </c>
       <c r="E1267" s="4" t="s">
-        <v>3620</v>
+        <v>3625</v>
       </c>
       <c r="F1267" s="4"/>
       <c r="G1267" s="4"/>
       <c r="H1267" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1267" s="4" t="s">
-        <v>3625</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="4">
-        <v>104388</v>
+        <v>104364</v>
       </c>
       <c r="B1268" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1268" s="4" t="s">
-        <v>3626</v>
+        <v>3629</v>
       </c>
       <c r="D1268" s="4" t="s">
-        <v>3627</v>
+        <v>3625</v>
       </c>
       <c r="E1268" s="4" t="s">
-        <v>3627</v>
+        <v>3625</v>
       </c>
       <c r="F1268" s="4"/>
       <c r="G1268" s="4"/>
       <c r="H1268" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1268" s="4" t="s">
-        <v>3628</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="4">
-        <v>104389</v>
+        <v>104388</v>
       </c>
       <c r="B1269" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1269" s="4" t="s">
-        <v>3629</v>
+        <v>3631</v>
       </c>
       <c r="D1269" s="4" t="s">
-        <v>3627</v>
+        <v>3632</v>
       </c>
       <c r="E1269" s="4" t="s">
-        <v>3627</v>
+        <v>3632</v>
       </c>
       <c r="F1269" s="4"/>
       <c r="G1269" s="4"/>
       <c r="H1269" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1269" s="4" t="s">
-        <v>3630</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="4">
-        <v>104383</v>
+        <v>104389</v>
       </c>
       <c r="B1270" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="C1270" s="4" t="s">
-        <v>3631</v>
+        <v>3634</v>
       </c>
       <c r="D1270" s="4" t="s">
         <v>3632</v>
       </c>
       <c r="E1270" s="4" t="s">
         <v>3632</v>
       </c>
       <c r="F1270" s="4"/>
       <c r="G1270" s="4"/>
       <c r="H1270" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1270" s="4" t="s">
-        <v>3633</v>
+        <v>3635</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="4">
-        <v>103314</v>
+        <v>104383</v>
       </c>
       <c r="B1271" s="4" t="s">
-        <v>3050</v>
+        <v>3029</v>
       </c>
       <c r="C1271" s="4" t="s">
-        <v>3634</v>
+        <v>3636</v>
       </c>
       <c r="D1271" s="4" t="s">
-        <v>3635</v>
+        <v>3637</v>
       </c>
       <c r="E1271" s="4" t="s">
-        <v>3635</v>
+        <v>3637</v>
       </c>
       <c r="F1271" s="4"/>
       <c r="G1271" s="4"/>
       <c r="H1271" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1271" s="4" t="s">
-        <v>3636</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="4">
-        <v>104401</v>
+        <v>103314</v>
       </c>
       <c r="B1272" s="4" t="s">
-        <v>3299</v>
+        <v>3050</v>
       </c>
       <c r="C1272" s="4" t="s">
-        <v>3637</v>
+        <v>3639</v>
       </c>
       <c r="D1272" s="4" t="s">
-        <v>3638</v>
+        <v>3640</v>
       </c>
       <c r="E1272" s="4" t="s">
-        <v>3638</v>
+        <v>3640</v>
       </c>
       <c r="F1272" s="4"/>
       <c r="G1272" s="4"/>
       <c r="H1272" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1272" s="4" t="s">
-        <v>3639</v>
+        <v>3641</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="4">
-        <v>104402</v>
+        <v>104401</v>
       </c>
       <c r="B1273" s="4" t="s">
-        <v>3299</v>
+        <v>3304</v>
       </c>
       <c r="C1273" s="4" t="s">
-        <v>3640</v>
+        <v>3642</v>
       </c>
       <c r="D1273" s="4" t="s">
-        <v>3641</v>
+        <v>3643</v>
       </c>
       <c r="E1273" s="4" t="s">
-        <v>3641</v>
+        <v>3643</v>
       </c>
       <c r="F1273" s="4"/>
       <c r="G1273" s="4"/>
       <c r="H1273" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1273" s="4" t="s">
-        <v>3642</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="4">
-        <v>103301</v>
+        <v>104402</v>
       </c>
       <c r="B1274" s="4" t="s">
-        <v>3050</v>
+        <v>3304</v>
       </c>
       <c r="C1274" s="4" t="s">
-        <v>3643</v>
+        <v>3645</v>
       </c>
       <c r="D1274" s="4" t="s">
-        <v>3644</v>
+        <v>3646</v>
       </c>
       <c r="E1274" s="4" t="s">
-        <v>3644</v>
+        <v>3646</v>
       </c>
       <c r="F1274" s="4"/>
       <c r="G1274" s="4"/>
       <c r="H1274" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1274" s="4" t="s">
-        <v>3645</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="4">
-        <v>100344</v>
+        <v>103301</v>
       </c>
       <c r="B1275" s="4" t="s">
-        <v>584</v>
+        <v>3050</v>
       </c>
       <c r="C1275" s="4" t="s">
-        <v>3646</v>
+        <v>3648</v>
       </c>
       <c r="D1275" s="4" t="s">
-        <v>3646</v>
+        <v>3649</v>
       </c>
       <c r="E1275" s="4" t="s">
-        <v>3647</v>
+        <v>3649</v>
       </c>
       <c r="F1275" s="4"/>
       <c r="G1275" s="4"/>
       <c r="H1275" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1275" s="4" t="s">
-        <v>3648</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="4">
-        <v>103923</v>
+        <v>100344</v>
       </c>
       <c r="B1276" s="4" t="s">
-        <v>3060</v>
+        <v>584</v>
       </c>
       <c r="C1276" s="4" t="s">
-        <v>3649</v>
+        <v>3651</v>
       </c>
       <c r="D1276" s="4" t="s">
-        <v>3650</v>
+        <v>3651</v>
       </c>
       <c r="E1276" s="4" t="s">
-        <v>3650</v>
+        <v>3652</v>
       </c>
       <c r="F1276" s="4"/>
       <c r="G1276" s="4"/>
       <c r="H1276" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1276" s="4" t="s">
-        <v>3651</v>
+        <v>3653</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="4">
-        <v>103924</v>
+        <v>103923</v>
       </c>
       <c r="B1277" s="4" t="s">
         <v>3060</v>
       </c>
       <c r="C1277" s="4" t="s">
-        <v>3652</v>
+        <v>3654</v>
       </c>
       <c r="D1277" s="4" t="s">
-        <v>3653</v>
+        <v>3655</v>
       </c>
       <c r="E1277" s="4" t="s">
-        <v>3653</v>
+        <v>3655</v>
       </c>
       <c r="F1277" s="4"/>
       <c r="G1277" s="4"/>
       <c r="H1277" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1277" s="4" t="s">
-        <v>3654</v>
+        <v>3656</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="4">
-        <v>103925</v>
+        <v>103924</v>
       </c>
       <c r="B1278" s="4" t="s">
         <v>3060</v>
       </c>
       <c r="C1278" s="4" t="s">
-        <v>3655</v>
+        <v>3657</v>
       </c>
       <c r="D1278" s="4" t="s">
-        <v>3656</v>
+        <v>3658</v>
       </c>
       <c r="E1278" s="4" t="s">
-        <v>3656</v>
+        <v>3658</v>
       </c>
       <c r="F1278" s="4"/>
       <c r="G1278" s="4"/>
       <c r="H1278" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1278" s="4" t="s">
-        <v>3657</v>
+        <v>3659</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="4">
-        <v>103926</v>
+        <v>103925</v>
       </c>
       <c r="B1279" s="4" t="s">
         <v>3060</v>
       </c>
       <c r="C1279" s="4" t="s">
-        <v>3658</v>
+        <v>3660</v>
       </c>
       <c r="D1279" s="4" t="s">
-        <v>3659</v>
+        <v>3661</v>
       </c>
       <c r="E1279" s="4" t="s">
-        <v>3659</v>
+        <v>3661</v>
       </c>
       <c r="F1279" s="4"/>
       <c r="G1279" s="4"/>
       <c r="H1279" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1279" s="4" t="s">
-        <v>3660</v>
+        <v>3662</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="4">
-        <v>103927</v>
+        <v>103926</v>
       </c>
       <c r="B1280" s="4" t="s">
         <v>3060</v>
       </c>
       <c r="C1280" s="4" t="s">
-        <v>3661</v>
+        <v>3663</v>
       </c>
       <c r="D1280" s="4" t="s">
-        <v>3662</v>
+        <v>3664</v>
       </c>
       <c r="E1280" s="4" t="s">
-        <v>3662</v>
+        <v>3664</v>
       </c>
       <c r="F1280" s="4"/>
       <c r="G1280" s="4"/>
       <c r="H1280" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1280" s="4" t="s">
-        <v>3663</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="4">
-        <v>103939</v>
+        <v>103927</v>
       </c>
       <c r="B1281" s="4" t="s">
         <v>3060</v>
       </c>
       <c r="C1281" s="4" t="s">
-        <v>3664</v>
+        <v>3666</v>
       </c>
       <c r="D1281" s="4" t="s">
-        <v>3665</v>
+        <v>3667</v>
       </c>
       <c r="E1281" s="4" t="s">
-        <v>3665</v>
+        <v>3667</v>
       </c>
       <c r="F1281" s="4"/>
       <c r="G1281" s="4"/>
       <c r="H1281" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1281" s="4" t="s">
-        <v>3666</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="4">
-        <v>103940</v>
+        <v>103939</v>
       </c>
       <c r="B1282" s="4" t="s">
         <v>3060</v>
       </c>
       <c r="C1282" s="4" t="s">
-        <v>3667</v>
+        <v>3669</v>
       </c>
       <c r="D1282" s="4" t="s">
-        <v>3668</v>
+        <v>3670</v>
       </c>
       <c r="E1282" s="4" t="s">
-        <v>3668</v>
+        <v>3670</v>
       </c>
       <c r="F1282" s="4"/>
       <c r="G1282" s="4"/>
       <c r="H1282" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1282" s="4" t="s">
-        <v>3669</v>
+        <v>3671</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="4">
-        <v>103946</v>
+        <v>103940</v>
       </c>
       <c r="B1283" s="4" t="s">
         <v>3060</v>
       </c>
       <c r="C1283" s="4" t="s">
-        <v>3670</v>
+        <v>3672</v>
       </c>
       <c r="D1283" s="4" t="s">
-        <v>3671</v>
+        <v>3673</v>
       </c>
       <c r="E1283" s="4" t="s">
-        <v>3671</v>
+        <v>3673</v>
       </c>
       <c r="F1283" s="4"/>
       <c r="G1283" s="4"/>
       <c r="H1283" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1283" s="4" t="s">
-        <v>3672</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="4">
-        <v>103947</v>
+        <v>103946</v>
       </c>
       <c r="B1284" s="4" t="s">
         <v>3060</v>
       </c>
       <c r="C1284" s="4" t="s">
-        <v>3673</v>
+        <v>3675</v>
       </c>
       <c r="D1284" s="4" t="s">
-        <v>3674</v>
+        <v>3676</v>
       </c>
       <c r="E1284" s="4" t="s">
-        <v>3674</v>
+        <v>3676</v>
       </c>
       <c r="F1284" s="4"/>
       <c r="G1284" s="4"/>
       <c r="H1284" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1284" s="4" t="s">
-        <v>3675</v>
+        <v>3677</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="4">
-        <v>100886</v>
+        <v>103947</v>
       </c>
       <c r="B1285" s="4" t="s">
-        <v>3142</v>
+        <v>3060</v>
       </c>
       <c r="C1285" s="4" t="s">
-        <v>3676</v>
+        <v>3678</v>
       </c>
       <c r="D1285" s="4" t="s">
-        <v>3677</v>
+        <v>3679</v>
       </c>
       <c r="E1285" s="4" t="s">
-        <v>3677</v>
+        <v>3679</v>
       </c>
       <c r="F1285" s="4"/>
       <c r="G1285" s="4"/>
       <c r="H1285" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1285" s="4" t="s">
-        <v>3145</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="4">
-        <v>100887</v>
+        <v>100886</v>
       </c>
       <c r="B1286" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1286" s="4" t="s">
-        <v>3678</v>
+        <v>3681</v>
       </c>
       <c r="D1286" s="4" t="s">
-        <v>3679</v>
+        <v>3682</v>
       </c>
       <c r="E1286" s="4" t="s">
-        <v>3679</v>
+        <v>3682</v>
       </c>
       <c r="F1286" s="4"/>
       <c r="G1286" s="4"/>
       <c r="H1286" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1286" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="4">
-        <v>100888</v>
+        <v>100887</v>
       </c>
       <c r="B1287" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1287" s="4" t="s">
-        <v>3680</v>
+        <v>3683</v>
       </c>
       <c r="D1287" s="4" t="s">
-        <v>3681</v>
+        <v>3684</v>
       </c>
       <c r="E1287" s="4" t="s">
-        <v>3681</v>
+        <v>3684</v>
       </c>
       <c r="F1287" s="4"/>
       <c r="G1287" s="4"/>
       <c r="H1287" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1287" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="4">
-        <v>100904</v>
+        <v>100888</v>
       </c>
       <c r="B1288" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1288" s="4" t="s">
-        <v>3682</v>
+        <v>3685</v>
       </c>
       <c r="D1288" s="4" t="s">
-        <v>3683</v>
+        <v>3686</v>
       </c>
       <c r="E1288" s="4" t="s">
-        <v>3684</v>
+        <v>3686</v>
       </c>
       <c r="F1288" s="4"/>
       <c r="G1288" s="4"/>
       <c r="H1288" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1288" s="4" t="s">
-        <v>3685</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="4">
-        <v>100889</v>
+        <v>100904</v>
       </c>
       <c r="B1289" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1289" s="4" t="s">
-        <v>3686</v>
+        <v>3687</v>
       </c>
       <c r="D1289" s="4" t="s">
-        <v>3687</v>
+        <v>3688</v>
       </c>
       <c r="E1289" s="4" t="s">
-        <v>3687</v>
+        <v>3689</v>
       </c>
       <c r="F1289" s="4"/>
       <c r="G1289" s="4"/>
       <c r="H1289" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1289" s="4" t="s">
-        <v>3145</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="4">
-        <v>103302</v>
+        <v>100889</v>
       </c>
       <c r="B1290" s="4" t="s">
-        <v>3050</v>
+        <v>3142</v>
       </c>
       <c r="C1290" s="4" t="s">
-        <v>3688</v>
+        <v>3691</v>
       </c>
       <c r="D1290" s="4" t="s">
-        <v>3688</v>
+        <v>3692</v>
       </c>
       <c r="E1290" s="4" t="s">
-        <v>3688</v>
+        <v>3692</v>
       </c>
       <c r="F1290" s="4"/>
       <c r="G1290" s="4"/>
       <c r="H1290" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1290" s="4" t="s">
-        <v>3689</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="4">
-        <v>100585</v>
+        <v>103302</v>
       </c>
       <c r="B1291" s="4" t="s">
-        <v>3690</v>
+        <v>3050</v>
       </c>
       <c r="C1291" s="4" t="s">
-        <v>3691</v>
+        <v>3693</v>
       </c>
       <c r="D1291" s="4" t="s">
-        <v>3692</v>
+        <v>3693</v>
       </c>
       <c r="E1291" s="4" t="s">
         <v>3693</v>
       </c>
       <c r="F1291" s="4"/>
       <c r="G1291" s="4"/>
       <c r="H1291" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1291" s="4" t="s">
         <v>3694</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="4">
-        <v>103548</v>
+        <v>100585</v>
       </c>
       <c r="B1292" s="4" t="s">
-        <v>511</v>
+        <v>3695</v>
       </c>
       <c r="C1292" s="4" t="s">
-        <v>3695</v>
+        <v>3696</v>
       </c>
       <c r="D1292" s="4" t="s">
-        <v>3695</v>
+        <v>3697</v>
       </c>
       <c r="E1292" s="4" t="s">
-        <v>3695</v>
+        <v>3698</v>
       </c>
       <c r="F1292" s="4"/>
       <c r="G1292" s="4"/>
       <c r="H1292" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1292" s="4" t="s">
-        <v>3696</v>
+        <v>3699</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="4">
-        <v>103549</v>
+        <v>103548</v>
       </c>
       <c r="B1293" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1293" s="4" t="s">
-        <v>3697</v>
+        <v>3700</v>
       </c>
       <c r="D1293" s="4" t="s">
-        <v>3697</v>
+        <v>3700</v>
       </c>
       <c r="E1293" s="4" t="s">
-        <v>3697</v>
+        <v>3700</v>
       </c>
       <c r="F1293" s="4"/>
       <c r="G1293" s="4"/>
       <c r="H1293" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1293" s="4" t="s">
-        <v>3698</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="4">
-        <v>103303</v>
+        <v>103549</v>
       </c>
       <c r="B1294" s="4" t="s">
-        <v>3050</v>
+        <v>511</v>
       </c>
       <c r="C1294" s="4" t="s">
-        <v>3699</v>
+        <v>3702</v>
       </c>
       <c r="D1294" s="4" t="s">
-        <v>3700</v>
+        <v>3702</v>
       </c>
       <c r="E1294" s="4" t="s">
-        <v>3700</v>
+        <v>3702</v>
       </c>
       <c r="F1294" s="4"/>
       <c r="G1294" s="4"/>
       <c r="H1294" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1294" s="4" t="s">
-        <v>3701</v>
+        <v>3703</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="4">
-        <v>104395</v>
+        <v>103303</v>
       </c>
       <c r="B1295" s="4" t="s">
-        <v>3029</v>
+        <v>3050</v>
       </c>
       <c r="C1295" s="4" t="s">
-        <v>3702</v>
+        <v>3704</v>
       </c>
       <c r="D1295" s="4" t="s">
-        <v>3703</v>
+        <v>3705</v>
       </c>
       <c r="E1295" s="4" t="s">
-        <v>3703</v>
+        <v>3705</v>
       </c>
       <c r="F1295" s="4"/>
       <c r="G1295" s="4"/>
       <c r="H1295" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1295" s="4" t="s">
-        <v>3704</v>
+        <v>3706</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="4">
-        <v>104431</v>
+        <v>104395</v>
       </c>
       <c r="B1296" s="4" t="s">
-        <v>499</v>
+        <v>3029</v>
       </c>
       <c r="C1296" s="4" t="s">
-        <v>3705</v>
+        <v>3707</v>
       </c>
       <c r="D1296" s="4" t="s">
-        <v>3706</v>
+        <v>3708</v>
       </c>
       <c r="E1296" s="4" t="s">
-        <v>3706</v>
+        <v>3708</v>
       </c>
       <c r="F1296" s="4"/>
       <c r="G1296" s="4"/>
       <c r="H1296" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1296" s="4" t="s">
-        <v>3707</v>
+        <v>3709</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="4">
-        <v>104460</v>
+        <v>104431</v>
       </c>
       <c r="B1297" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1297" s="4" t="s">
-        <v>3708</v>
+        <v>3710</v>
       </c>
       <c r="D1297" s="4" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
       <c r="E1297" s="4" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
       <c r="F1297" s="4"/>
       <c r="G1297" s="4"/>
       <c r="H1297" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1297" s="4" t="s">
-        <v>3710</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="4">
-        <v>104461</v>
+        <v>104460</v>
       </c>
       <c r="B1298" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1298" s="4" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
       <c r="D1298" s="4" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
       <c r="E1298" s="4" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
       <c r="F1298" s="4"/>
       <c r="G1298" s="4"/>
       <c r="H1298" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1298" s="4" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="4">
-        <v>104462</v>
+        <v>104461</v>
       </c>
       <c r="B1299" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C1299" s="4" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
       <c r="D1299" s="4" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
       <c r="E1299" s="4" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
       <c r="F1299" s="4"/>
       <c r="G1299" s="4"/>
       <c r="H1299" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1299" s="4" t="s">
-        <v>3716</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="4">
-        <v>103356</v>
+        <v>104462</v>
       </c>
       <c r="B1300" s="4" t="s">
-        <v>588</v>
+        <v>499</v>
       </c>
       <c r="C1300" s="4" t="s">
-        <v>3717</v>
+        <v>3719</v>
       </c>
       <c r="D1300" s="4" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
       <c r="E1300" s="4" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
       <c r="F1300" s="4"/>
       <c r="G1300" s="4"/>
       <c r="H1300" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1300" s="4" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="4">
-        <v>103304</v>
+        <v>103356</v>
       </c>
       <c r="B1301" s="4" t="s">
-        <v>3050</v>
+        <v>588</v>
       </c>
       <c r="C1301" s="4" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="D1301" s="4" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
       <c r="E1301" s="4" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
       <c r="F1301" s="4"/>
       <c r="G1301" s="4"/>
       <c r="H1301" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1301" s="4" t="s">
-        <v>3722</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="4">
-        <v>103305</v>
+        <v>103304</v>
       </c>
       <c r="B1302" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1302" s="4" t="s">
-        <v>3723</v>
+        <v>3725</v>
       </c>
       <c r="D1302" s="4" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
       <c r="E1302" s="4" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
       <c r="F1302" s="4"/>
       <c r="G1302" s="4"/>
       <c r="H1302" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1302" s="4" t="s">
-        <v>3725</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="4">
-        <v>104471</v>
+        <v>103305</v>
       </c>
       <c r="B1303" s="4" t="s">
-        <v>499</v>
+        <v>3050</v>
       </c>
       <c r="C1303" s="4" t="s">
-        <v>3726</v>
+        <v>3728</v>
       </c>
       <c r="D1303" s="4" t="s">
-        <v>507</v>
+        <v>3729</v>
       </c>
       <c r="E1303" s="4" t="s">
-        <v>507</v>
+        <v>3729</v>
       </c>
       <c r="F1303" s="4"/>
       <c r="G1303" s="4"/>
       <c r="H1303" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1303" s="4" t="s">
-        <v>3727</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" s="4">
-        <v>103324</v>
+        <v>104471</v>
       </c>
       <c r="B1304" s="4" t="s">
-        <v>588</v>
+        <v>499</v>
       </c>
       <c r="C1304" s="4" t="s">
-        <v>3728</v>
+        <v>3731</v>
       </c>
       <c r="D1304" s="4" t="s">
-        <v>3729</v>
+        <v>507</v>
       </c>
       <c r="E1304" s="4" t="s">
-        <v>3729</v>
+        <v>507</v>
       </c>
       <c r="F1304" s="4"/>
       <c r="G1304" s="4"/>
       <c r="H1304" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1304" s="4" t="s">
-        <v>3730</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" s="4">
-        <v>103325</v>
+        <v>103324</v>
       </c>
       <c r="B1305" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1305" s="4" t="s">
-        <v>3731</v>
+        <v>3733</v>
       </c>
       <c r="D1305" s="4" t="s">
-        <v>3732</v>
+        <v>3734</v>
       </c>
       <c r="E1305" s="4" t="s">
-        <v>3732</v>
+        <v>3734</v>
       </c>
       <c r="F1305" s="4"/>
       <c r="G1305" s="4"/>
       <c r="H1305" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1305" s="4" t="s">
-        <v>3733</v>
+        <v>3735</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" s="4">
-        <v>103326</v>
+        <v>103325</v>
       </c>
       <c r="B1306" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1306" s="4" t="s">
-        <v>3734</v>
+        <v>3736</v>
       </c>
       <c r="D1306" s="4" t="s">
-        <v>3106</v>
+        <v>3737</v>
       </c>
       <c r="E1306" s="4" t="s">
-        <v>3106</v>
+        <v>3737</v>
       </c>
       <c r="F1306" s="4"/>
       <c r="G1306" s="4"/>
       <c r="H1306" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1306" s="4" t="s">
-        <v>3735</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" s="4">
-        <v>103327</v>
+        <v>103326</v>
       </c>
       <c r="B1307" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1307" s="4" t="s">
-        <v>3736</v>
+        <v>3739</v>
       </c>
       <c r="D1307" s="4" t="s">
-        <v>3737</v>
+        <v>3106</v>
       </c>
       <c r="E1307" s="4" t="s">
-        <v>3737</v>
+        <v>3106</v>
       </c>
       <c r="F1307" s="4"/>
       <c r="G1307" s="4"/>
       <c r="H1307" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1307" s="4" t="s">
-        <v>3735</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" s="4">
-        <v>103328</v>
+        <v>103327</v>
       </c>
       <c r="B1308" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1308" s="4" t="s">
-        <v>3738</v>
+        <v>3741</v>
       </c>
       <c r="D1308" s="4" t="s">
-        <v>3739</v>
+        <v>3742</v>
       </c>
       <c r="E1308" s="4" t="s">
-        <v>3739</v>
+        <v>3742</v>
       </c>
       <c r="F1308" s="4"/>
       <c r="G1308" s="4"/>
       <c r="H1308" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1308" s="4" t="s">
         <v>3740</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" s="4">
-        <v>103329</v>
+        <v>103328</v>
       </c>
       <c r="B1309" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1309" s="4" t="s">
-        <v>3741</v>
+        <v>3743</v>
       </c>
       <c r="D1309" s="4" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
       <c r="E1309" s="4" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
       <c r="F1309" s="4"/>
       <c r="G1309" s="4"/>
       <c r="H1309" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1309" s="4" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" s="4">
-        <v>103330</v>
+        <v>103329</v>
       </c>
       <c r="B1310" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1310" s="4" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
       <c r="D1310" s="4" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
       <c r="E1310" s="4" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
       <c r="F1310" s="4"/>
       <c r="G1310" s="4"/>
       <c r="H1310" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1310" s="4" t="s">
-        <v>3743</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" s="4">
-        <v>103331</v>
+        <v>103330</v>
       </c>
       <c r="B1311" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1311" s="4" t="s">
-        <v>3746</v>
+        <v>3749</v>
       </c>
       <c r="D1311" s="4" t="s">
-        <v>3747</v>
+        <v>3750</v>
       </c>
       <c r="E1311" s="4" t="s">
-        <v>3747</v>
+        <v>3750</v>
       </c>
       <c r="F1311" s="4"/>
       <c r="G1311" s="4"/>
       <c r="H1311" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1311" s="4" t="s">
         <v>3748</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" s="4">
-        <v>103332</v>
+        <v>103331</v>
       </c>
       <c r="B1312" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1312" s="4" t="s">
-        <v>3749</v>
+        <v>3751</v>
       </c>
       <c r="D1312" s="4" t="s">
-        <v>3750</v>
+        <v>3752</v>
       </c>
       <c r="E1312" s="4" t="s">
-        <v>3750</v>
+        <v>3752</v>
       </c>
       <c r="F1312" s="4"/>
       <c r="G1312" s="4"/>
       <c r="H1312" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1312" s="4" t="s">
-        <v>3751</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" s="4">
-        <v>103333</v>
+        <v>103332</v>
       </c>
       <c r="B1313" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1313" s="4" t="s">
-        <v>3752</v>
+        <v>3754</v>
       </c>
       <c r="D1313" s="4" t="s">
-        <v>3753</v>
+        <v>3755</v>
       </c>
       <c r="E1313" s="4" t="s">
-        <v>3753</v>
+        <v>3755</v>
       </c>
       <c r="F1313" s="4"/>
       <c r="G1313" s="4"/>
       <c r="H1313" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1313" s="4" t="s">
-        <v>3751</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" s="4">
-        <v>103334</v>
+        <v>103333</v>
       </c>
       <c r="B1314" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1314" s="4" t="s">
-        <v>3754</v>
+        <v>3757</v>
       </c>
       <c r="D1314" s="4" t="s">
-        <v>3755</v>
+        <v>3758</v>
       </c>
       <c r="E1314" s="4" t="s">
-        <v>3755</v>
+        <v>3758</v>
       </c>
       <c r="F1314" s="4"/>
       <c r="G1314" s="4"/>
       <c r="H1314" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1314" s="4" t="s">
         <v>3756</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" s="4">
-        <v>103335</v>
+        <v>103334</v>
       </c>
       <c r="B1315" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1315" s="4" t="s">
-        <v>3757</v>
+        <v>3759</v>
       </c>
       <c r="D1315" s="4" t="s">
-        <v>3758</v>
+        <v>3760</v>
       </c>
       <c r="E1315" s="4" t="s">
-        <v>3758</v>
+        <v>3760</v>
       </c>
       <c r="F1315" s="4"/>
       <c r="G1315" s="4"/>
       <c r="H1315" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1315" s="4" t="s">
-        <v>3756</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" s="4">
-        <v>103336</v>
+        <v>103335</v>
       </c>
       <c r="B1316" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1316" s="4" t="s">
-        <v>3759</v>
+        <v>3762</v>
       </c>
       <c r="D1316" s="4" t="s">
-        <v>3760</v>
+        <v>3763</v>
       </c>
       <c r="E1316" s="4" t="s">
-        <v>3760</v>
+        <v>3763</v>
       </c>
       <c r="F1316" s="4"/>
       <c r="G1316" s="4"/>
       <c r="H1316" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1316" s="4" t="s">
         <v>3761</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" s="4">
-        <v>103337</v>
+        <v>103336</v>
       </c>
       <c r="B1317" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1317" s="4" t="s">
-        <v>3762</v>
+        <v>3764</v>
       </c>
       <c r="D1317" s="4" t="s">
-        <v>3763</v>
+        <v>3765</v>
       </c>
       <c r="E1317" s="4" t="s">
-        <v>3763</v>
+        <v>3765</v>
       </c>
       <c r="F1317" s="4"/>
       <c r="G1317" s="4"/>
       <c r="H1317" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1317" s="4" t="s">
-        <v>3764</v>
+        <v>3766</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="4">
-        <v>103338</v>
+        <v>103337</v>
       </c>
       <c r="B1318" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1318" s="4" t="s">
-        <v>3765</v>
+        <v>3767</v>
       </c>
       <c r="D1318" s="4" t="s">
-        <v>3766</v>
+        <v>3768</v>
       </c>
       <c r="E1318" s="4" t="s">
-        <v>3766</v>
+        <v>3768</v>
       </c>
       <c r="F1318" s="4"/>
       <c r="G1318" s="4"/>
       <c r="H1318" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1318" s="4" t="s">
-        <v>3764</v>
+        <v>3769</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="4">
-        <v>103339</v>
+        <v>103338</v>
       </c>
       <c r="B1319" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1319" s="4" t="s">
-        <v>3767</v>
+        <v>3770</v>
       </c>
       <c r="D1319" s="4" t="s">
-        <v>3768</v>
+        <v>3771</v>
       </c>
       <c r="E1319" s="4" t="s">
-        <v>3768</v>
+        <v>3771</v>
       </c>
       <c r="F1319" s="4"/>
       <c r="G1319" s="4"/>
       <c r="H1319" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1319" s="4" t="s">
         <v>3769</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" s="4">
-        <v>103340</v>
+        <v>103339</v>
       </c>
       <c r="B1320" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1320" s="4" t="s">
-        <v>3770</v>
+        <v>3772</v>
       </c>
       <c r="D1320" s="4" t="s">
-        <v>3771</v>
+        <v>3773</v>
       </c>
       <c r="E1320" s="4" t="s">
-        <v>3771</v>
+        <v>3773</v>
       </c>
       <c r="F1320" s="4"/>
       <c r="G1320" s="4"/>
       <c r="H1320" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1320" s="4" t="s">
-        <v>3772</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" s="4">
-        <v>103341</v>
+        <v>103340</v>
       </c>
       <c r="B1321" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1321" s="4" t="s">
-        <v>3773</v>
+        <v>3775</v>
       </c>
       <c r="D1321" s="4" t="s">
-        <v>3774</v>
+        <v>3776</v>
       </c>
       <c r="E1321" s="4" t="s">
-        <v>3774</v>
+        <v>3776</v>
       </c>
       <c r="F1321" s="4"/>
       <c r="G1321" s="4"/>
       <c r="H1321" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1321" s="4" t="s">
-        <v>3772</v>
+        <v>3777</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" s="4">
-        <v>103342</v>
+        <v>103341</v>
       </c>
       <c r="B1322" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1322" s="4" t="s">
-        <v>3775</v>
+        <v>3778</v>
       </c>
       <c r="D1322" s="4" t="s">
-        <v>3776</v>
+        <v>3779</v>
       </c>
       <c r="E1322" s="4" t="s">
-        <v>3776</v>
+        <v>3779</v>
       </c>
       <c r="F1322" s="4"/>
       <c r="G1322" s="4"/>
       <c r="H1322" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1322" s="4" t="s">
         <v>3777</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="4">
-        <v>103343</v>
+        <v>103342</v>
       </c>
       <c r="B1323" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1323" s="4" t="s">
-        <v>3778</v>
+        <v>3780</v>
       </c>
       <c r="D1323" s="4" t="s">
-        <v>3779</v>
+        <v>3781</v>
       </c>
       <c r="E1323" s="4" t="s">
-        <v>3779</v>
+        <v>3781</v>
       </c>
       <c r="F1323" s="4"/>
       <c r="G1323" s="4"/>
       <c r="H1323" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1323" s="4" t="s">
-        <v>3780</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="4">
-        <v>103344</v>
+        <v>103343</v>
       </c>
       <c r="B1324" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1324" s="4" t="s">
-        <v>3781</v>
+        <v>3783</v>
       </c>
       <c r="D1324" s="4" t="s">
-        <v>3782</v>
+        <v>3784</v>
       </c>
       <c r="E1324" s="4" t="s">
-        <v>3782</v>
+        <v>3784</v>
       </c>
       <c r="F1324" s="4"/>
       <c r="G1324" s="4"/>
       <c r="H1324" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1324" s="4" t="s">
-        <v>3780</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="4">
-        <v>103345</v>
+        <v>103344</v>
       </c>
       <c r="B1325" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1325" s="4" t="s">
-        <v>3783</v>
+        <v>3786</v>
       </c>
       <c r="D1325" s="4" t="s">
-        <v>3784</v>
+        <v>3787</v>
       </c>
       <c r="E1325" s="4" t="s">
-        <v>3784</v>
+        <v>3787</v>
       </c>
       <c r="F1325" s="4"/>
       <c r="G1325" s="4"/>
       <c r="H1325" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1325" s="4" t="s">
         <v>3785</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="4">
-        <v>103346</v>
+        <v>103345</v>
       </c>
       <c r="B1326" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1326" s="4" t="s">
-        <v>3786</v>
+        <v>3788</v>
       </c>
       <c r="D1326" s="4" t="s">
-        <v>3787</v>
+        <v>3789</v>
       </c>
       <c r="E1326" s="4" t="s">
-        <v>3787</v>
+        <v>3789</v>
       </c>
       <c r="F1326" s="4"/>
       <c r="G1326" s="4"/>
       <c r="H1326" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1326" s="4" t="s">
-        <v>3788</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="4">
-        <v>103347</v>
+        <v>103346</v>
       </c>
       <c r="B1327" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C1327" s="4" t="s">
-        <v>3789</v>
+        <v>3791</v>
       </c>
       <c r="D1327" s="4" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="E1327" s="4" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="F1327" s="4"/>
       <c r="G1327" s="4"/>
       <c r="H1327" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1327" s="4" t="s">
-        <v>3788</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="4">
-        <v>100744</v>
+        <v>103347</v>
       </c>
       <c r="B1328" s="4" t="s">
-        <v>3012</v>
+        <v>588</v>
       </c>
       <c r="C1328" s="4" t="s">
-        <v>3791</v>
+        <v>3794</v>
       </c>
       <c r="D1328" s="4" t="s">
-        <v>3792</v>
+        <v>3795</v>
       </c>
       <c r="E1328" s="4" t="s">
-        <v>3793</v>
+        <v>3795</v>
       </c>
       <c r="F1328" s="4"/>
       <c r="G1328" s="4"/>
       <c r="H1328" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1328" s="4" t="s">
-        <v>3794</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="4">
-        <v>103546</v>
+        <v>100744</v>
       </c>
       <c r="B1329" s="4" t="s">
-        <v>511</v>
+        <v>3012</v>
       </c>
       <c r="C1329" s="4" t="s">
-        <v>3795</v>
+        <v>3796</v>
       </c>
       <c r="D1329" s="4" t="s">
-        <v>3795</v>
+        <v>3797</v>
       </c>
       <c r="E1329" s="4" t="s">
-        <v>3795</v>
+        <v>3798</v>
       </c>
       <c r="F1329" s="4"/>
       <c r="G1329" s="4"/>
       <c r="H1329" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1329" s="4" t="s">
-        <v>3796</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="4">
-        <v>103547</v>
+        <v>103546</v>
       </c>
       <c r="B1330" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1330" s="4" t="s">
-        <v>3797</v>
+        <v>3800</v>
       </c>
       <c r="D1330" s="4" t="s">
-        <v>3798</v>
+        <v>3800</v>
       </c>
       <c r="E1330" s="4" t="s">
-        <v>3798</v>
+        <v>3800</v>
       </c>
       <c r="F1330" s="4"/>
       <c r="G1330" s="4"/>
       <c r="H1330" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1330" s="4" t="s">
-        <v>3799</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="4">
-        <v>103306</v>
+        <v>103547</v>
       </c>
       <c r="B1331" s="4" t="s">
-        <v>3050</v>
+        <v>511</v>
       </c>
       <c r="C1331" s="4" t="s">
-        <v>3800</v>
+        <v>3802</v>
       </c>
       <c r="D1331" s="4" t="s">
-        <v>3801</v>
+        <v>3803</v>
       </c>
       <c r="E1331" s="4" t="s">
-        <v>3801</v>
+        <v>3803</v>
       </c>
       <c r="F1331" s="4"/>
       <c r="G1331" s="4"/>
       <c r="H1331" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1331" s="4" t="s">
-        <v>3802</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="4">
-        <v>100890</v>
+        <v>103306</v>
       </c>
       <c r="B1332" s="4" t="s">
-        <v>3142</v>
+        <v>3050</v>
       </c>
       <c r="C1332" s="4" t="s">
-        <v>3803</v>
+        <v>3805</v>
       </c>
       <c r="D1332" s="4" t="s">
-        <v>3804</v>
+        <v>3806</v>
       </c>
       <c r="E1332" s="4" t="s">
-        <v>3804</v>
+        <v>3806</v>
       </c>
       <c r="F1332" s="4"/>
       <c r="G1332" s="4"/>
       <c r="H1332" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1332" s="4" t="s">
-        <v>3145</v>
+        <v>3807</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="4">
-        <v>100891</v>
+        <v>100890</v>
       </c>
       <c r="B1333" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1333" s="4" t="s">
-        <v>3805</v>
+        <v>3808</v>
       </c>
       <c r="D1333" s="4" t="s">
-        <v>3806</v>
+        <v>3809</v>
       </c>
       <c r="E1333" s="4" t="s">
-        <v>3806</v>
+        <v>3809</v>
       </c>
       <c r="F1333" s="4"/>
       <c r="G1333" s="4"/>
       <c r="H1333" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1333" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="4">
-        <v>100892</v>
+        <v>100891</v>
       </c>
       <c r="B1334" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1334" s="4" t="s">
-        <v>3807</v>
+        <v>3810</v>
       </c>
       <c r="D1334" s="4" t="s">
-        <v>3808</v>
+        <v>3811</v>
       </c>
       <c r="E1334" s="4" t="s">
-        <v>3808</v>
+        <v>3811</v>
       </c>
       <c r="F1334" s="4"/>
       <c r="G1334" s="4"/>
       <c r="H1334" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1334" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="4">
-        <v>104396</v>
+        <v>100892</v>
       </c>
       <c r="B1335" s="4" t="s">
-        <v>3029</v>
+        <v>3142</v>
       </c>
       <c r="C1335" s="4" t="s">
-        <v>3809</v>
+        <v>3812</v>
       </c>
       <c r="D1335" s="4" t="s">
-        <v>3810</v>
+        <v>3813</v>
       </c>
       <c r="E1335" s="4" t="s">
-        <v>3810</v>
+        <v>3813</v>
       </c>
       <c r="F1335" s="4"/>
       <c r="G1335" s="4"/>
       <c r="H1335" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1335" s="4" t="s">
-        <v>3811</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="4">
-        <v>104484</v>
+        <v>104396</v>
       </c>
       <c r="B1336" s="4" t="s">
-        <v>3146</v>
+        <v>3029</v>
       </c>
       <c r="C1336" s="4" t="s">
-        <v>3812</v>
+        <v>3814</v>
       </c>
       <c r="D1336" s="4" t="s">
-        <v>3813</v>
+        <v>3815</v>
       </c>
       <c r="E1336" s="4" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="F1336" s="4"/>
       <c r="G1336" s="4"/>
       <c r="H1336" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1336" s="4" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="4">
-        <v>100893</v>
+        <v>104484</v>
       </c>
       <c r="B1337" s="4" t="s">
-        <v>3142</v>
+        <v>3146</v>
       </c>
       <c r="C1337" s="4" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
       <c r="D1337" s="4" t="s">
-        <v>3817</v>
+        <v>3818</v>
       </c>
       <c r="E1337" s="4" t="s">
-        <v>3817</v>
+        <v>3819</v>
       </c>
       <c r="F1337" s="4"/>
       <c r="G1337" s="4"/>
       <c r="H1337" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1337" s="4" t="s">
-        <v>3145</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="4">
-        <v>100802</v>
+        <v>100893</v>
       </c>
       <c r="B1338" s="4" t="s">
-        <v>3818</v>
+        <v>3142</v>
       </c>
       <c r="C1338" s="4" t="s">
-        <v>3819</v>
+        <v>3821</v>
       </c>
       <c r="D1338" s="4" t="s">
-        <v>3819</v>
+        <v>3822</v>
       </c>
       <c r="E1338" s="4" t="s">
-        <v>3820</v>
+        <v>3822</v>
       </c>
       <c r="F1338" s="4"/>
       <c r="G1338" s="4"/>
       <c r="H1338" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1338" s="4" t="s">
-        <v>3821</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="4">
-        <v>100803</v>
+        <v>100802</v>
       </c>
       <c r="B1339" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1339" s="4" t="s">
-        <v>3822</v>
+        <v>3824</v>
       </c>
       <c r="D1339" s="4" t="s">
-        <v>3822</v>
+        <v>3824</v>
       </c>
       <c r="E1339" s="4" t="s">
-        <v>3823</v>
+        <v>3825</v>
       </c>
       <c r="F1339" s="4"/>
       <c r="G1339" s="4"/>
       <c r="H1339" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1339" s="4" t="s">
-        <v>3824</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="4">
-        <v>100804</v>
+        <v>100803</v>
       </c>
       <c r="B1340" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1340" s="4" t="s">
-        <v>3825</v>
+        <v>3827</v>
       </c>
       <c r="D1340" s="4" t="s">
-        <v>3825</v>
+        <v>3827</v>
       </c>
       <c r="E1340" s="4" t="s">
-        <v>3826</v>
+        <v>3828</v>
       </c>
       <c r="F1340" s="4"/>
       <c r="G1340" s="4"/>
       <c r="H1340" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1340" s="4" t="s">
-        <v>3827</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="4">
-        <v>100801</v>
+        <v>100804</v>
       </c>
       <c r="B1341" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1341" s="4" t="s">
-        <v>3828</v>
+        <v>3830</v>
       </c>
       <c r="D1341" s="4" t="s">
-        <v>3828</v>
+        <v>3830</v>
       </c>
       <c r="E1341" s="4" t="s">
-        <v>3829</v>
+        <v>3831</v>
       </c>
       <c r="F1341" s="4"/>
       <c r="G1341" s="4"/>
       <c r="H1341" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1341" s="4" t="s">
-        <v>3830</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="4">
-        <v>100805</v>
+        <v>100801</v>
       </c>
       <c r="B1342" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1342" s="4" t="s">
-        <v>3831</v>
+        <v>3833</v>
       </c>
       <c r="D1342" s="4" t="s">
-        <v>3831</v>
+        <v>3833</v>
       </c>
       <c r="E1342" s="4" t="s">
-        <v>3832</v>
+        <v>3834</v>
       </c>
       <c r="F1342" s="4"/>
       <c r="G1342" s="4"/>
       <c r="H1342" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1342" s="4" t="s">
-        <v>3833</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="4">
-        <v>100806</v>
+        <v>100805</v>
       </c>
       <c r="B1343" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1343" s="4" t="s">
-        <v>3834</v>
+        <v>3836</v>
       </c>
       <c r="D1343" s="4" t="s">
-        <v>3834</v>
+        <v>3836</v>
       </c>
       <c r="E1343" s="4" t="s">
-        <v>3835</v>
+        <v>3837</v>
       </c>
       <c r="F1343" s="4"/>
       <c r="G1343" s="4"/>
       <c r="H1343" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1343" s="4" t="s">
-        <v>3836</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="4">
-        <v>100807</v>
+        <v>100806</v>
       </c>
       <c r="B1344" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1344" s="4" t="s">
-        <v>3837</v>
+        <v>3839</v>
       </c>
       <c r="D1344" s="4" t="s">
-        <v>3837</v>
+        <v>3839</v>
       </c>
       <c r="E1344" s="4" t="s">
-        <v>3838</v>
+        <v>3840</v>
       </c>
       <c r="F1344" s="4"/>
       <c r="G1344" s="4"/>
       <c r="H1344" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1344" s="4" t="s">
-        <v>3839</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="4">
-        <v>100814</v>
+        <v>100807</v>
       </c>
       <c r="B1345" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1345" s="4" t="s">
-        <v>3840</v>
+        <v>3842</v>
       </c>
       <c r="D1345" s="4" t="s">
-        <v>3840</v>
+        <v>3842</v>
       </c>
       <c r="E1345" s="4" t="s">
-        <v>3841</v>
+        <v>3843</v>
       </c>
       <c r="F1345" s="4"/>
       <c r="G1345" s="4"/>
       <c r="H1345" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1345" s="4" t="s">
-        <v>3842</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="4">
-        <v>100808</v>
+        <v>100814</v>
       </c>
       <c r="B1346" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1346" s="4" t="s">
-        <v>3843</v>
+        <v>3845</v>
       </c>
       <c r="D1346" s="4" t="s">
-        <v>3843</v>
+        <v>3845</v>
       </c>
       <c r="E1346" s="4" t="s">
-        <v>3844</v>
+        <v>3846</v>
       </c>
       <c r="F1346" s="4"/>
       <c r="G1346" s="4"/>
       <c r="H1346" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1346" s="4" t="s">
-        <v>3845</v>
+        <v>3847</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="4">
-        <v>100809</v>
+        <v>100808</v>
       </c>
       <c r="B1347" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1347" s="4" t="s">
-        <v>3846</v>
+        <v>3848</v>
       </c>
       <c r="D1347" s="4" t="s">
-        <v>3846</v>
+        <v>3848</v>
       </c>
       <c r="E1347" s="4" t="s">
-        <v>3847</v>
+        <v>3849</v>
       </c>
       <c r="F1347" s="4"/>
       <c r="G1347" s="4"/>
       <c r="H1347" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1347" s="4" t="s">
-        <v>3848</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="4">
-        <v>100810</v>
+        <v>100809</v>
       </c>
       <c r="B1348" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1348" s="4" t="s">
-        <v>3849</v>
+        <v>3851</v>
       </c>
       <c r="D1348" s="4" t="s">
-        <v>3849</v>
+        <v>3851</v>
       </c>
       <c r="E1348" s="4" t="s">
-        <v>3850</v>
+        <v>3852</v>
       </c>
       <c r="F1348" s="4"/>
       <c r="G1348" s="4"/>
       <c r="H1348" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1348" s="4" t="s">
-        <v>3851</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="4">
-        <v>100811</v>
+        <v>100810</v>
       </c>
       <c r="B1349" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1349" s="4" t="s">
-        <v>3852</v>
+        <v>3854</v>
       </c>
       <c r="D1349" s="4" t="s">
-        <v>3852</v>
+        <v>3854</v>
       </c>
       <c r="E1349" s="4" t="s">
-        <v>3853</v>
+        <v>3855</v>
       </c>
       <c r="F1349" s="4"/>
       <c r="G1349" s="4"/>
       <c r="H1349" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1349" s="4" t="s">
-        <v>3854</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="4">
-        <v>100816</v>
+        <v>100811</v>
       </c>
       <c r="B1350" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1350" s="4" t="s">
-        <v>3855</v>
+        <v>3857</v>
       </c>
       <c r="D1350" s="4" t="s">
-        <v>3855</v>
+        <v>3857</v>
       </c>
       <c r="E1350" s="4" t="s">
-        <v>3856</v>
+        <v>3858</v>
       </c>
       <c r="F1350" s="4"/>
       <c r="G1350" s="4"/>
       <c r="H1350" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1350" s="4" t="s">
-        <v>3857</v>
+        <v>3859</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="4">
-        <v>100812</v>
+        <v>100816</v>
       </c>
       <c r="B1351" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1351" s="4" t="s">
-        <v>3858</v>
+        <v>3860</v>
       </c>
       <c r="D1351" s="4" t="s">
-        <v>3858</v>
+        <v>3860</v>
       </c>
       <c r="E1351" s="4" t="s">
-        <v>3859</v>
+        <v>3861</v>
       </c>
       <c r="F1351" s="4"/>
       <c r="G1351" s="4"/>
       <c r="H1351" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1351" s="4" t="s">
-        <v>3860</v>
+        <v>3862</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="4">
-        <v>100813</v>
+        <v>100812</v>
       </c>
       <c r="B1352" s="4" t="s">
-        <v>3818</v>
+        <v>3823</v>
       </c>
       <c r="C1352" s="4" t="s">
-        <v>3861</v>
+        <v>3863</v>
       </c>
       <c r="D1352" s="4" t="s">
-        <v>3861</v>
+        <v>3863</v>
       </c>
       <c r="E1352" s="4" t="s">
-        <v>3862</v>
+        <v>3864</v>
       </c>
       <c r="F1352" s="4"/>
       <c r="G1352" s="4"/>
       <c r="H1352" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1352" s="4" t="s">
-        <v>3863</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="4">
-        <v>103544</v>
+        <v>100813</v>
       </c>
       <c r="B1353" s="4" t="s">
-        <v>511</v>
+        <v>3823</v>
       </c>
       <c r="C1353" s="4" t="s">
-        <v>3864</v>
+        <v>3866</v>
       </c>
       <c r="D1353" s="4" t="s">
-        <v>3864</v>
+        <v>3866</v>
       </c>
       <c r="E1353" s="4" t="s">
-        <v>3864</v>
+        <v>3867</v>
       </c>
       <c r="F1353" s="4"/>
       <c r="G1353" s="4"/>
       <c r="H1353" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1353" s="4" t="s">
-        <v>3865</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="4">
-        <v>103550</v>
+        <v>103544</v>
       </c>
       <c r="B1354" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1354" s="4" t="s">
-        <v>3866</v>
+        <v>3869</v>
       </c>
       <c r="D1354" s="4" t="s">
-        <v>3866</v>
+        <v>3869</v>
       </c>
       <c r="E1354" s="4" t="s">
-        <v>3866</v>
+        <v>3869</v>
       </c>
       <c r="F1354" s="4"/>
       <c r="G1354" s="4"/>
       <c r="H1354" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1354" s="4" t="s">
-        <v>3867</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="4">
-        <v>103545</v>
+        <v>103550</v>
       </c>
       <c r="B1355" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1355" s="4" t="s">
-        <v>3868</v>
+        <v>3871</v>
       </c>
       <c r="D1355" s="4" t="s">
-        <v>3869</v>
+        <v>3871</v>
       </c>
       <c r="E1355" s="4" t="s">
-        <v>3869</v>
+        <v>3871</v>
       </c>
       <c r="F1355" s="4"/>
       <c r="G1355" s="4"/>
       <c r="H1355" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1355" s="4" t="s">
-        <v>3796</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="4">
-        <v>103516</v>
+        <v>103545</v>
       </c>
       <c r="B1356" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1356" s="4" t="s">
-        <v>3870</v>
+        <v>3873</v>
       </c>
       <c r="D1356" s="4" t="s">
-        <v>3870</v>
+        <v>3874</v>
       </c>
       <c r="E1356" s="4" t="s">
-        <v>3870</v>
+        <v>3874</v>
       </c>
       <c r="F1356" s="4"/>
       <c r="G1356" s="4"/>
       <c r="H1356" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1356" s="4" t="s">
-        <v>3871</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="4">
-        <v>103517</v>
+        <v>103516</v>
       </c>
       <c r="B1357" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1357" s="4" t="s">
-        <v>3872</v>
+        <v>3875</v>
       </c>
       <c r="D1357" s="4" t="s">
-        <v>3872</v>
+        <v>3875</v>
       </c>
       <c r="E1357" s="4" t="s">
-        <v>3872</v>
+        <v>3875</v>
       </c>
       <c r="F1357" s="4"/>
       <c r="G1357" s="4"/>
       <c r="H1357" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1357" s="4" t="s">
-        <v>3873</v>
+        <v>3876</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="4">
-        <v>103518</v>
+        <v>103517</v>
       </c>
       <c r="B1358" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1358" s="4" t="s">
-        <v>3874</v>
+        <v>3877</v>
       </c>
       <c r="D1358" s="4" t="s">
-        <v>3874</v>
+        <v>3877</v>
       </c>
       <c r="E1358" s="4" t="s">
-        <v>3874</v>
+        <v>3877</v>
       </c>
       <c r="F1358" s="4"/>
       <c r="G1358" s="4"/>
       <c r="H1358" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1358" s="4" t="s">
-        <v>3875</v>
+        <v>3878</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="4">
-        <v>103520</v>
+        <v>103518</v>
       </c>
       <c r="B1359" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1359" s="4" t="s">
-        <v>3876</v>
+        <v>3879</v>
       </c>
       <c r="D1359" s="4" t="s">
-        <v>3876</v>
+        <v>3879</v>
       </c>
       <c r="E1359" s="4" t="s">
-        <v>3876</v>
+        <v>3879</v>
       </c>
       <c r="F1359" s="4"/>
       <c r="G1359" s="4"/>
       <c r="H1359" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1359" s="4" t="s">
-        <v>3877</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="4">
-        <v>103519</v>
+        <v>103520</v>
       </c>
       <c r="B1360" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1360" s="4" t="s">
-        <v>3878</v>
+        <v>3881</v>
       </c>
       <c r="D1360" s="4" t="s">
-        <v>3878</v>
+        <v>3881</v>
       </c>
       <c r="E1360" s="4" t="s">
-        <v>3878</v>
+        <v>3881</v>
       </c>
       <c r="F1360" s="4"/>
       <c r="G1360" s="4"/>
       <c r="H1360" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1360" s="4" t="s">
-        <v>3879</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="4">
-        <v>103521</v>
+        <v>103519</v>
       </c>
       <c r="B1361" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1361" s="4" t="s">
-        <v>3880</v>
+        <v>3883</v>
       </c>
       <c r="D1361" s="4" t="s">
-        <v>3880</v>
+        <v>3883</v>
       </c>
       <c r="E1361" s="4" t="s">
-        <v>3880</v>
+        <v>3883</v>
       </c>
       <c r="F1361" s="4"/>
       <c r="G1361" s="4"/>
       <c r="H1361" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1361" s="4" t="s">
-        <v>3877</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="4">
-        <v>103522</v>
+        <v>103521</v>
       </c>
       <c r="B1362" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1362" s="4" t="s">
-        <v>3881</v>
+        <v>3885</v>
       </c>
       <c r="D1362" s="4" t="s">
-        <v>3881</v>
+        <v>3885</v>
       </c>
       <c r="E1362" s="4" t="s">
-        <v>3881</v>
+        <v>3885</v>
       </c>
       <c r="F1362" s="4"/>
       <c r="G1362" s="4"/>
       <c r="H1362" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1362" s="4" t="s">
         <v>3882</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="4">
-        <v>103523</v>
+        <v>103522</v>
       </c>
       <c r="B1363" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1363" s="4" t="s">
-        <v>3883</v>
+        <v>3886</v>
       </c>
       <c r="D1363" s="4" t="s">
-        <v>3883</v>
+        <v>3886</v>
       </c>
       <c r="E1363" s="4" t="s">
-        <v>3883</v>
+        <v>3886</v>
       </c>
       <c r="F1363" s="4"/>
       <c r="G1363" s="4"/>
       <c r="H1363" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1363" s="4" t="s">
-        <v>3884</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="4">
-        <v>103524</v>
+        <v>103523</v>
       </c>
       <c r="B1364" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1364" s="4" t="s">
-        <v>3885</v>
+        <v>3888</v>
       </c>
       <c r="D1364" s="4" t="s">
-        <v>3885</v>
+        <v>3888</v>
       </c>
       <c r="E1364" s="4" t="s">
-        <v>3885</v>
+        <v>3888</v>
       </c>
       <c r="F1364" s="4"/>
       <c r="G1364" s="4"/>
       <c r="H1364" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1364" s="4" t="s">
-        <v>3886</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="4">
-        <v>103525</v>
+        <v>103524</v>
       </c>
       <c r="B1365" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1365" s="4" t="s">
-        <v>3887</v>
+        <v>3890</v>
       </c>
       <c r="D1365" s="4" t="s">
-        <v>3887</v>
+        <v>3890</v>
       </c>
       <c r="E1365" s="4" t="s">
-        <v>3887</v>
+        <v>3890</v>
       </c>
       <c r="F1365" s="4"/>
       <c r="G1365" s="4"/>
       <c r="H1365" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1365" s="4" t="s">
-        <v>3888</v>
+        <v>3891</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="4">
-        <v>103526</v>
+        <v>103525</v>
       </c>
       <c r="B1366" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1366" s="4" t="s">
-        <v>3889</v>
+        <v>3892</v>
       </c>
       <c r="D1366" s="4" t="s">
-        <v>3889</v>
+        <v>3892</v>
       </c>
       <c r="E1366" s="4" t="s">
-        <v>3889</v>
+        <v>3892</v>
       </c>
       <c r="F1366" s="4"/>
       <c r="G1366" s="4"/>
       <c r="H1366" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1366" s="4" t="s">
-        <v>3888</v>
+        <v>3893</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="4">
-        <v>103527</v>
+        <v>103526</v>
       </c>
       <c r="B1367" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1367" s="4" t="s">
-        <v>3890</v>
+        <v>3894</v>
       </c>
       <c r="D1367" s="4" t="s">
-        <v>3890</v>
+        <v>3894</v>
       </c>
       <c r="E1367" s="4" t="s">
-        <v>3890</v>
+        <v>3894</v>
       </c>
       <c r="F1367" s="4"/>
       <c r="G1367" s="4"/>
       <c r="H1367" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1367" s="4" t="s">
-        <v>3891</v>
+        <v>3893</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="4">
-        <v>103528</v>
+        <v>103527</v>
       </c>
       <c r="B1368" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1368" s="4" t="s">
-        <v>3892</v>
+        <v>3895</v>
       </c>
       <c r="D1368" s="4" t="s">
-        <v>3892</v>
+        <v>3895</v>
       </c>
       <c r="E1368" s="4" t="s">
-        <v>3892</v>
+        <v>3895</v>
       </c>
       <c r="F1368" s="4"/>
       <c r="G1368" s="4"/>
       <c r="H1368" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1368" s="4" t="s">
-        <v>3893</v>
+        <v>3896</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="4">
-        <v>103529</v>
+        <v>103528</v>
       </c>
       <c r="B1369" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1369" s="4" t="s">
-        <v>3894</v>
+        <v>3897</v>
       </c>
       <c r="D1369" s="4" t="s">
-        <v>3894</v>
+        <v>3897</v>
       </c>
       <c r="E1369" s="4" t="s">
-        <v>3894</v>
+        <v>3897</v>
       </c>
       <c r="F1369" s="4"/>
       <c r="G1369" s="4"/>
       <c r="H1369" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1369" s="4" t="s">
-        <v>3895</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="4">
-        <v>103530</v>
+        <v>103529</v>
       </c>
       <c r="B1370" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1370" s="4" t="s">
-        <v>3896</v>
+        <v>3899</v>
       </c>
       <c r="D1370" s="4" t="s">
-        <v>3896</v>
+        <v>3899</v>
       </c>
       <c r="E1370" s="4" t="s">
-        <v>3896</v>
+        <v>3899</v>
       </c>
       <c r="F1370" s="4"/>
       <c r="G1370" s="4"/>
       <c r="H1370" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1370" s="4" t="s">
-        <v>3897</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="4">
-        <v>103531</v>
+        <v>103530</v>
       </c>
       <c r="B1371" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1371" s="4" t="s">
-        <v>3898</v>
+        <v>3901</v>
       </c>
       <c r="D1371" s="4" t="s">
-        <v>3898</v>
+        <v>3901</v>
       </c>
       <c r="E1371" s="4" t="s">
-        <v>3898</v>
+        <v>3901</v>
       </c>
       <c r="F1371" s="4"/>
       <c r="G1371" s="4"/>
       <c r="H1371" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1371" s="4" t="s">
-        <v>3899</v>
+        <v>3902</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="4">
-        <v>103532</v>
+        <v>103531</v>
       </c>
       <c r="B1372" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1372" s="4" t="s">
-        <v>3900</v>
+        <v>3903</v>
       </c>
       <c r="D1372" s="4" t="s">
-        <v>3900</v>
+        <v>3903</v>
       </c>
       <c r="E1372" s="4" t="s">
-        <v>3900</v>
+        <v>3903</v>
       </c>
       <c r="F1372" s="4"/>
       <c r="G1372" s="4"/>
       <c r="H1372" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1372" s="4" t="s">
-        <v>3899</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="4">
-        <v>103533</v>
+        <v>103532</v>
       </c>
       <c r="B1373" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1373" s="4" t="s">
-        <v>3901</v>
+        <v>3905</v>
       </c>
       <c r="D1373" s="4" t="s">
-        <v>3901</v>
+        <v>3905</v>
       </c>
       <c r="E1373" s="4" t="s">
-        <v>3901</v>
+        <v>3905</v>
       </c>
       <c r="F1373" s="4"/>
       <c r="G1373" s="4"/>
       <c r="H1373" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1373" s="4" t="s">
-        <v>3902</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="4">
-        <v>103534</v>
+        <v>103533</v>
       </c>
       <c r="B1374" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1374" s="4" t="s">
-        <v>3903</v>
+        <v>3906</v>
       </c>
       <c r="D1374" s="4" t="s">
-        <v>3903</v>
+        <v>3906</v>
       </c>
       <c r="E1374" s="4" t="s">
-        <v>3903</v>
+        <v>3906</v>
       </c>
       <c r="F1374" s="4"/>
       <c r="G1374" s="4"/>
       <c r="H1374" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1374" s="4" t="s">
-        <v>3904</v>
+        <v>3907</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="4">
-        <v>103535</v>
+        <v>103534</v>
       </c>
       <c r="B1375" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1375" s="4" t="s">
-        <v>3905</v>
+        <v>3908</v>
       </c>
       <c r="D1375" s="4" t="s">
-        <v>3905</v>
+        <v>3908</v>
       </c>
       <c r="E1375" s="4" t="s">
-        <v>3905</v>
+        <v>3908</v>
       </c>
       <c r="F1375" s="4"/>
       <c r="G1375" s="4"/>
       <c r="H1375" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1375" s="4" t="s">
-        <v>3906</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="4">
-        <v>103536</v>
+        <v>103535</v>
       </c>
       <c r="B1376" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1376" s="4" t="s">
-        <v>3907</v>
+        <v>3910</v>
       </c>
       <c r="D1376" s="4" t="s">
-        <v>3907</v>
+        <v>3910</v>
       </c>
       <c r="E1376" s="4" t="s">
-        <v>3907</v>
+        <v>3910</v>
       </c>
       <c r="F1376" s="4"/>
       <c r="G1376" s="4"/>
       <c r="H1376" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1376" s="4" t="s">
-        <v>3908</v>
+        <v>3911</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="4">
-        <v>103514</v>
+        <v>103536</v>
       </c>
       <c r="B1377" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1377" s="4" t="s">
-        <v>3909</v>
+        <v>3912</v>
       </c>
       <c r="D1377" s="4" t="s">
-        <v>3909</v>
+        <v>3912</v>
       </c>
       <c r="E1377" s="4" t="s">
-        <v>3909</v>
+        <v>3912</v>
       </c>
       <c r="F1377" s="4"/>
       <c r="G1377" s="4"/>
       <c r="H1377" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1377" s="4" t="s">
-        <v>3910</v>
+        <v>3913</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="4">
-        <v>103515</v>
+        <v>103514</v>
       </c>
       <c r="B1378" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1378" s="4" t="s">
-        <v>3911</v>
+        <v>3914</v>
       </c>
       <c r="D1378" s="4" t="s">
-        <v>3911</v>
+        <v>3914</v>
       </c>
       <c r="E1378" s="4" t="s">
-        <v>3911</v>
+        <v>3914</v>
       </c>
       <c r="F1378" s="4"/>
       <c r="G1378" s="4"/>
       <c r="H1378" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1378" s="4" t="s">
-        <v>3871</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="4">
-        <v>103489</v>
+        <v>103515</v>
       </c>
       <c r="B1379" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1379" s="4" t="s">
-        <v>3912</v>
+        <v>3916</v>
       </c>
       <c r="D1379" s="4" t="s">
-        <v>3913</v>
+        <v>3916</v>
       </c>
       <c r="E1379" s="4" t="s">
-        <v>3913</v>
+        <v>3916</v>
       </c>
       <c r="F1379" s="4"/>
       <c r="G1379" s="4"/>
       <c r="H1379" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1379" s="4" t="s">
-        <v>3914</v>
+        <v>3876</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="4">
-        <v>103490</v>
+        <v>103489</v>
       </c>
       <c r="B1380" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1380" s="4" t="s">
-        <v>3915</v>
+        <v>3917</v>
       </c>
       <c r="D1380" s="4" t="s">
-        <v>3916</v>
+        <v>3918</v>
       </c>
       <c r="E1380" s="4" t="s">
-        <v>3916</v>
+        <v>3918</v>
       </c>
       <c r="F1380" s="4"/>
       <c r="G1380" s="4"/>
       <c r="H1380" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1380" s="4" t="s">
-        <v>3914</v>
+        <v>3919</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="4">
-        <v>103537</v>
+        <v>103490</v>
       </c>
       <c r="B1381" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1381" s="4" t="s">
-        <v>3917</v>
+        <v>3920</v>
       </c>
       <c r="D1381" s="4" t="s">
-        <v>3917</v>
+        <v>3921</v>
       </c>
       <c r="E1381" s="4" t="s">
-        <v>3917</v>
+        <v>3921</v>
       </c>
       <c r="F1381" s="4"/>
       <c r="G1381" s="4"/>
       <c r="H1381" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1381" s="4" t="s">
-        <v>3028</v>
+        <v>3919</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="4">
-        <v>103491</v>
+        <v>103537</v>
       </c>
       <c r="B1382" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1382" s="4" t="s">
-        <v>3918</v>
+        <v>3922</v>
       </c>
       <c r="D1382" s="4" t="s">
-        <v>3919</v>
+        <v>3922</v>
       </c>
       <c r="E1382" s="4" t="s">
-        <v>3919</v>
+        <v>3922</v>
       </c>
       <c r="F1382" s="4"/>
       <c r="G1382" s="4"/>
       <c r="H1382" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1382" s="4" t="s">
-        <v>3920</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="4">
-        <v>103492</v>
+        <v>103491</v>
       </c>
       <c r="B1383" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1383" s="4" t="s">
-        <v>3921</v>
+        <v>3923</v>
       </c>
       <c r="D1383" s="4" t="s">
-        <v>3922</v>
+        <v>3924</v>
       </c>
       <c r="E1383" s="4" t="s">
-        <v>3922</v>
+        <v>3924</v>
       </c>
       <c r="F1383" s="4"/>
       <c r="G1383" s="4"/>
       <c r="H1383" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1383" s="4" t="s">
-        <v>3923</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="4">
-        <v>103493</v>
+        <v>103492</v>
       </c>
       <c r="B1384" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1384" s="4" t="s">
-        <v>3924</v>
+        <v>3926</v>
       </c>
       <c r="D1384" s="4" t="s">
-        <v>3249</v>
+        <v>3927</v>
       </c>
       <c r="E1384" s="4" t="s">
-        <v>3249</v>
+        <v>3927</v>
       </c>
       <c r="F1384" s="4"/>
       <c r="G1384" s="4"/>
       <c r="H1384" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1384" s="4" t="s">
-        <v>3925</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="4">
-        <v>103494</v>
+        <v>103493</v>
       </c>
       <c r="B1385" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1385" s="4" t="s">
-        <v>3926</v>
+        <v>3929</v>
       </c>
       <c r="D1385" s="4" t="s">
-        <v>3927</v>
+        <v>3254</v>
       </c>
       <c r="E1385" s="4" t="s">
-        <v>3927</v>
+        <v>3254</v>
       </c>
       <c r="F1385" s="4"/>
       <c r="G1385" s="4"/>
       <c r="H1385" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1385" s="4" t="s">
-        <v>3928</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" s="4">
-        <v>103495</v>
+        <v>103494</v>
       </c>
       <c r="B1386" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1386" s="4" t="s">
-        <v>3929</v>
+        <v>3931</v>
       </c>
       <c r="D1386" s="4" t="s">
-        <v>3930</v>
+        <v>3932</v>
       </c>
       <c r="E1386" s="4" t="s">
-        <v>3930</v>
+        <v>3932</v>
       </c>
       <c r="F1386" s="4"/>
       <c r="G1386" s="4"/>
       <c r="H1386" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1386" s="4" t="s">
-        <v>3928</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" s="4">
-        <v>103496</v>
+        <v>103495</v>
       </c>
       <c r="B1387" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1387" s="4" t="s">
-        <v>3931</v>
+        <v>3934</v>
       </c>
       <c r="D1387" s="4" t="s">
-        <v>3932</v>
+        <v>3935</v>
       </c>
       <c r="E1387" s="4" t="s">
-        <v>3932</v>
+        <v>3935</v>
       </c>
       <c r="F1387" s="4"/>
       <c r="G1387" s="4"/>
       <c r="H1387" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1387" s="4" t="s">
         <v>3933</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="4">
-        <v>103497</v>
+        <v>103496</v>
       </c>
       <c r="B1388" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1388" s="4" t="s">
-        <v>3934</v>
+        <v>3936</v>
       </c>
       <c r="D1388" s="4" t="s">
-        <v>3935</v>
+        <v>3937</v>
       </c>
       <c r="E1388" s="4" t="s">
-        <v>3935</v>
+        <v>3937</v>
       </c>
       <c r="F1388" s="4"/>
       <c r="G1388" s="4"/>
       <c r="H1388" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1388" s="4" t="s">
-        <v>3936</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="4">
-        <v>103498</v>
+        <v>103497</v>
       </c>
       <c r="B1389" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1389" s="4" t="s">
-        <v>3937</v>
+        <v>3939</v>
       </c>
       <c r="D1389" s="4" t="s">
-        <v>3938</v>
+        <v>3940</v>
       </c>
       <c r="E1389" s="4" t="s">
-        <v>3938</v>
+        <v>3940</v>
       </c>
       <c r="F1389" s="4"/>
       <c r="G1389" s="4"/>
       <c r="H1389" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1389" s="4" t="s">
-        <v>3939</v>
+        <v>3941</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="4">
-        <v>103499</v>
+        <v>103498</v>
       </c>
       <c r="B1390" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1390" s="4" t="s">
-        <v>3940</v>
+        <v>3942</v>
       </c>
       <c r="D1390" s="4" t="s">
-        <v>3941</v>
+        <v>3943</v>
       </c>
       <c r="E1390" s="4" t="s">
-        <v>3941</v>
+        <v>3943</v>
       </c>
       <c r="F1390" s="4"/>
       <c r="G1390" s="4"/>
       <c r="H1390" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1390" s="4" t="s">
-        <v>3942</v>
+        <v>3944</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="4">
-        <v>103500</v>
+        <v>103499</v>
       </c>
       <c r="B1391" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1391" s="4" t="s">
-        <v>3943</v>
+        <v>3945</v>
       </c>
       <c r="D1391" s="4" t="s">
-        <v>3944</v>
+        <v>3946</v>
       </c>
       <c r="E1391" s="4" t="s">
-        <v>3944</v>
+        <v>3946</v>
       </c>
       <c r="F1391" s="4"/>
       <c r="G1391" s="4"/>
       <c r="H1391" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1391" s="4" t="s">
-        <v>3942</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="4">
-        <v>103501</v>
+        <v>103500</v>
       </c>
       <c r="B1392" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1392" s="4" t="s">
-        <v>3945</v>
+        <v>3948</v>
       </c>
       <c r="D1392" s="4" t="s">
-        <v>3946</v>
+        <v>3949</v>
       </c>
       <c r="E1392" s="4" t="s">
-        <v>3946</v>
+        <v>3949</v>
       </c>
       <c r="F1392" s="4"/>
       <c r="G1392" s="4"/>
       <c r="H1392" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1392" s="4" t="s">
         <v>3947</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="4">
-        <v>103554</v>
+        <v>103501</v>
       </c>
       <c r="B1393" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1393" s="4" t="s">
-        <v>3948</v>
+        <v>3950</v>
       </c>
       <c r="D1393" s="4" t="s">
-        <v>3948</v>
+        <v>3951</v>
       </c>
       <c r="E1393" s="4" t="s">
-        <v>3948</v>
+        <v>3951</v>
       </c>
       <c r="F1393" s="4"/>
       <c r="G1393" s="4"/>
       <c r="H1393" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1393" s="4" t="s">
-        <v>3949</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="4">
-        <v>103502</v>
+        <v>103554</v>
       </c>
       <c r="B1394" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1394" s="4" t="s">
-        <v>3950</v>
+        <v>3953</v>
       </c>
       <c r="D1394" s="4" t="s">
-        <v>3951</v>
+        <v>3953</v>
       </c>
       <c r="E1394" s="4" t="s">
-        <v>3951</v>
+        <v>3953</v>
       </c>
       <c r="F1394" s="4"/>
       <c r="G1394" s="4"/>
       <c r="H1394" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1394" s="4" t="s">
-        <v>3952</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="4">
-        <v>103503</v>
+        <v>103502</v>
       </c>
       <c r="B1395" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1395" s="4" t="s">
-        <v>3953</v>
+        <v>3955</v>
       </c>
       <c r="D1395" s="4" t="s">
-        <v>3954</v>
+        <v>3956</v>
       </c>
       <c r="E1395" s="4" t="s">
-        <v>3954</v>
+        <v>3956</v>
       </c>
       <c r="F1395" s="4"/>
       <c r="G1395" s="4"/>
       <c r="H1395" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1395" s="4" t="s">
-        <v>3955</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="4">
-        <v>103504</v>
+        <v>103503</v>
       </c>
       <c r="B1396" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1396" s="4" t="s">
-        <v>3956</v>
+        <v>3958</v>
       </c>
       <c r="D1396" s="4" t="s">
-        <v>3957</v>
+        <v>3959</v>
       </c>
       <c r="E1396" s="4" t="s">
-        <v>3957</v>
+        <v>3959</v>
       </c>
       <c r="F1396" s="4"/>
       <c r="G1396" s="4"/>
       <c r="H1396" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1396" s="4" t="s">
-        <v>3958</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="4">
-        <v>103505</v>
+        <v>103504</v>
       </c>
       <c r="B1397" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1397" s="4" t="s">
-        <v>3959</v>
+        <v>3961</v>
       </c>
       <c r="D1397" s="4" t="s">
-        <v>3960</v>
+        <v>3962</v>
       </c>
       <c r="E1397" s="4" t="s">
-        <v>3960</v>
+        <v>3962</v>
       </c>
       <c r="F1397" s="4"/>
       <c r="G1397" s="4"/>
       <c r="H1397" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1397" s="4" t="s">
-        <v>3961</v>
+        <v>3963</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="4">
-        <v>103506</v>
+        <v>103505</v>
       </c>
       <c r="B1398" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1398" s="4" t="s">
-        <v>3962</v>
+        <v>3964</v>
       </c>
       <c r="D1398" s="4" t="s">
-        <v>3963</v>
+        <v>3965</v>
       </c>
       <c r="E1398" s="4" t="s">
-        <v>3963</v>
+        <v>3965</v>
       </c>
       <c r="F1398" s="4"/>
       <c r="G1398" s="4"/>
       <c r="H1398" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1398" s="4" t="s">
-        <v>3964</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="4">
-        <v>103507</v>
+        <v>103506</v>
       </c>
       <c r="B1399" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1399" s="4" t="s">
-        <v>3965</v>
+        <v>3967</v>
       </c>
       <c r="D1399" s="4" t="s">
-        <v>2144</v>
+        <v>3968</v>
       </c>
       <c r="E1399" s="4" t="s">
-        <v>2144</v>
+        <v>3968</v>
       </c>
       <c r="F1399" s="4"/>
       <c r="G1399" s="4"/>
       <c r="H1399" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1399" s="4" t="s">
-        <v>3966</v>
+        <v>3969</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="4">
-        <v>103508</v>
+        <v>103507</v>
       </c>
       <c r="B1400" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1400" s="4" t="s">
-        <v>3967</v>
+        <v>3970</v>
       </c>
       <c r="D1400" s="4" t="s">
-        <v>3968</v>
+        <v>2144</v>
       </c>
       <c r="E1400" s="4" t="s">
-        <v>3968</v>
+        <v>2144</v>
       </c>
       <c r="F1400" s="4"/>
       <c r="G1400" s="4"/>
       <c r="H1400" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1400" s="4" t="s">
-        <v>3969</v>
+        <v>3971</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="4">
-        <v>103509</v>
+        <v>103508</v>
       </c>
       <c r="B1401" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1401" s="4" t="s">
-        <v>3970</v>
+        <v>3972</v>
       </c>
       <c r="D1401" s="4" t="s">
-        <v>3971</v>
+        <v>3973</v>
       </c>
       <c r="E1401" s="4" t="s">
-        <v>3971</v>
+        <v>3973</v>
       </c>
       <c r="F1401" s="4"/>
       <c r="G1401" s="4"/>
       <c r="H1401" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1401" s="4" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="4">
-        <v>103510</v>
+        <v>103509</v>
       </c>
       <c r="B1402" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1402" s="4" t="s">
-        <v>3973</v>
+        <v>3975</v>
       </c>
       <c r="D1402" s="4" t="s">
-        <v>3974</v>
+        <v>3976</v>
       </c>
       <c r="E1402" s="4" t="s">
-        <v>3974</v>
+        <v>3976</v>
       </c>
       <c r="F1402" s="4"/>
       <c r="G1402" s="4"/>
       <c r="H1402" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1402" s="4" t="s">
-        <v>3975</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="4">
-        <v>103511</v>
+        <v>103510</v>
       </c>
       <c r="B1403" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1403" s="4" t="s">
-        <v>3976</v>
+        <v>3978</v>
       </c>
       <c r="D1403" s="4" t="s">
-        <v>3977</v>
+        <v>3979</v>
       </c>
       <c r="E1403" s="4" t="s">
-        <v>3977</v>
+        <v>3979</v>
       </c>
       <c r="F1403" s="4"/>
       <c r="G1403" s="4"/>
       <c r="H1403" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1403" s="4" t="s">
-        <v>3978</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="4">
-        <v>103512</v>
+        <v>103511</v>
       </c>
       <c r="B1404" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1404" s="4" t="s">
-        <v>3979</v>
+        <v>3981</v>
       </c>
       <c r="D1404" s="4" t="s">
-        <v>3980</v>
+        <v>3982</v>
       </c>
       <c r="E1404" s="4" t="s">
-        <v>3980</v>
+        <v>3982</v>
       </c>
       <c r="F1404" s="4"/>
       <c r="G1404" s="4"/>
       <c r="H1404" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1404" s="4" t="s">
-        <v>3981</v>
+        <v>3983</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="4">
-        <v>103513</v>
+        <v>103512</v>
       </c>
       <c r="B1405" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1405" s="4" t="s">
-        <v>3982</v>
+        <v>3984</v>
       </c>
       <c r="D1405" s="4" t="s">
-        <v>3983</v>
+        <v>3985</v>
       </c>
       <c r="E1405" s="4" t="s">
-        <v>3983</v>
+        <v>3985</v>
       </c>
       <c r="F1405" s="4"/>
       <c r="G1405" s="4"/>
       <c r="H1405" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1405" s="4" t="s">
-        <v>3984</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="4">
-        <v>103555</v>
+        <v>103513</v>
       </c>
       <c r="B1406" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1406" s="4" t="s">
-        <v>3985</v>
+        <v>3987</v>
       </c>
       <c r="D1406" s="4" t="s">
-        <v>3985</v>
+        <v>3988</v>
       </c>
       <c r="E1406" s="4" t="s">
-        <v>3985</v>
+        <v>3988</v>
       </c>
       <c r="F1406" s="4"/>
       <c r="G1406" s="4"/>
       <c r="H1406" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1406" s="4" t="s">
-        <v>3986</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="4">
-        <v>103553</v>
+        <v>103555</v>
       </c>
       <c r="B1407" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1407" s="4" t="s">
-        <v>3987</v>
+        <v>3990</v>
       </c>
       <c r="D1407" s="4" t="s">
-        <v>3987</v>
+        <v>3990</v>
       </c>
       <c r="E1407" s="4" t="s">
-        <v>3987</v>
+        <v>3990</v>
       </c>
       <c r="F1407" s="4"/>
       <c r="G1407" s="4"/>
       <c r="H1407" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1407" s="4" t="s">
-        <v>3988</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="4">
-        <v>100029</v>
+        <v>103553</v>
       </c>
       <c r="B1408" s="4" t="s">
-        <v>3022</v>
+        <v>511</v>
       </c>
       <c r="C1408" s="4" t="s">
-        <v>3989</v>
+        <v>3992</v>
       </c>
       <c r="D1408" s="4" t="s">
-        <v>3989</v>
+        <v>3992</v>
       </c>
       <c r="E1408" s="4" t="s">
-        <v>3989</v>
+        <v>3992</v>
       </c>
       <c r="F1408" s="4"/>
       <c r="G1408" s="4"/>
       <c r="H1408" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1408" s="4" t="s">
-        <v>3990</v>
+        <v>3993</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="4">
-        <v>103317</v>
+        <v>100029</v>
       </c>
       <c r="B1409" s="4" t="s">
         <v>3022</v>
       </c>
       <c r="C1409" s="4" t="s">
-        <v>3991</v>
+        <v>3994</v>
       </c>
       <c r="D1409" s="4" t="s">
-        <v>3991</v>
+        <v>3994</v>
       </c>
       <c r="E1409" s="4" t="s">
-        <v>3992</v>
+        <v>3994</v>
       </c>
       <c r="F1409" s="4"/>
       <c r="G1409" s="4"/>
       <c r="H1409" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1409" s="4" t="s">
-        <v>3993</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="4">
-        <v>100852</v>
+        <v>103317</v>
       </c>
       <c r="B1410" s="4" t="s">
         <v>3022</v>
       </c>
       <c r="C1410" s="4" t="s">
-        <v>3994</v>
+        <v>3996</v>
       </c>
       <c r="D1410" s="4" t="s">
-        <v>3995</v>
+        <v>3996</v>
       </c>
       <c r="E1410" s="4" t="s">
-        <v>3996</v>
+        <v>3997</v>
       </c>
       <c r="F1410" s="4"/>
       <c r="G1410" s="4"/>
       <c r="H1410" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1410" s="4" t="s">
-        <v>3997</v>
+        <v>3998</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="4">
-        <v>104459</v>
+        <v>100852</v>
       </c>
       <c r="B1411" s="4" t="s">
-        <v>499</v>
+        <v>3022</v>
       </c>
       <c r="C1411" s="4" t="s">
-        <v>3998</v>
+        <v>3999</v>
       </c>
       <c r="D1411" s="4" t="s">
-        <v>3999</v>
+        <v>4000</v>
       </c>
       <c r="E1411" s="4" t="s">
-        <v>3999</v>
+        <v>4001</v>
       </c>
       <c r="F1411" s="4"/>
       <c r="G1411" s="4"/>
       <c r="H1411" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1411" s="4" t="s">
-        <v>4000</v>
+        <v>4002</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="4">
-        <v>100038</v>
+        <v>104459</v>
       </c>
       <c r="B1412" s="4" t="s">
-        <v>3292</v>
+        <v>499</v>
       </c>
       <c r="C1412" s="4" t="s">
-        <v>4001</v>
+        <v>4003</v>
       </c>
       <c r="D1412" s="4" t="s">
-        <v>4002</v>
+        <v>4004</v>
       </c>
       <c r="E1412" s="4" t="s">
-        <v>4002</v>
+        <v>4004</v>
       </c>
       <c r="F1412" s="4"/>
       <c r="G1412" s="4"/>
       <c r="H1412" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1412" s="4" t="s">
-        <v>3295</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="4">
-        <v>100043</v>
+        <v>100038</v>
       </c>
       <c r="B1413" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1413" s="4" t="s">
-        <v>4003</v>
+        <v>4006</v>
       </c>
       <c r="D1413" s="4" t="s">
-        <v>4004</v>
+        <v>4007</v>
       </c>
       <c r="E1413" s="4" t="s">
-        <v>4004</v>
+        <v>4007</v>
       </c>
       <c r="F1413" s="4"/>
       <c r="G1413" s="4"/>
       <c r="H1413" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1413" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="4">
-        <v>100058</v>
+        <v>100043</v>
       </c>
       <c r="B1414" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1414" s="4" t="s">
-        <v>4005</v>
+        <v>4008</v>
       </c>
       <c r="D1414" s="4" t="s">
-        <v>4006</v>
+        <v>4009</v>
       </c>
       <c r="E1414" s="4" t="s">
-        <v>4006</v>
+        <v>4009</v>
       </c>
       <c r="F1414" s="4"/>
       <c r="G1414" s="4"/>
       <c r="H1414" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1414" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="4">
-        <v>100042</v>
+        <v>100058</v>
       </c>
       <c r="B1415" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1415" s="4" t="s">
-        <v>4007</v>
+        <v>4010</v>
       </c>
       <c r="D1415" s="4" t="s">
-        <v>4008</v>
+        <v>4011</v>
       </c>
       <c r="E1415" s="4" t="s">
-        <v>4008</v>
+        <v>4011</v>
       </c>
       <c r="F1415" s="4"/>
       <c r="G1415" s="4"/>
       <c r="H1415" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1415" s="4" t="s">
-        <v>4009</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="4">
-        <v>100033</v>
+        <v>100042</v>
       </c>
       <c r="B1416" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1416" s="4" t="s">
-        <v>4010</v>
+        <v>4012</v>
       </c>
       <c r="D1416" s="4" t="s">
-        <v>4011</v>
+        <v>4013</v>
       </c>
       <c r="E1416" s="4" t="s">
-        <v>4011</v>
+        <v>4013</v>
       </c>
       <c r="F1416" s="4"/>
       <c r="G1416" s="4"/>
       <c r="H1416" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1416" s="4" t="s">
-        <v>3295</v>
+        <v>4014</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="4">
-        <v>100034</v>
+        <v>100033</v>
       </c>
       <c r="B1417" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1417" s="4" t="s">
-        <v>4012</v>
+        <v>4015</v>
       </c>
       <c r="D1417" s="4" t="s">
-        <v>4013</v>
+        <v>4016</v>
       </c>
       <c r="E1417" s="4" t="s">
-        <v>4013</v>
+        <v>4016</v>
       </c>
       <c r="F1417" s="4"/>
       <c r="G1417" s="4"/>
       <c r="H1417" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1417" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="4">
-        <v>100035</v>
+        <v>100034</v>
       </c>
       <c r="B1418" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1418" s="4" t="s">
-        <v>4014</v>
+        <v>4017</v>
       </c>
       <c r="D1418" s="4" t="s">
-        <v>4015</v>
+        <v>4018</v>
       </c>
       <c r="E1418" s="4" t="s">
-        <v>4015</v>
+        <v>4018</v>
       </c>
       <c r="F1418" s="4"/>
       <c r="G1418" s="4"/>
       <c r="H1418" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1418" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="4">
-        <v>100037</v>
+        <v>100035</v>
       </c>
       <c r="B1419" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1419" s="4" t="s">
-        <v>4016</v>
+        <v>4019</v>
       </c>
       <c r="D1419" s="4" t="s">
-        <v>4017</v>
+        <v>4020</v>
       </c>
       <c r="E1419" s="4" t="s">
-        <v>4017</v>
+        <v>4020</v>
       </c>
       <c r="F1419" s="4"/>
       <c r="G1419" s="4"/>
       <c r="H1419" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1419" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="4">
-        <v>100036</v>
+        <v>100037</v>
       </c>
       <c r="B1420" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1420" s="4" t="s">
-        <v>4018</v>
+        <v>4021</v>
       </c>
       <c r="D1420" s="4" t="s">
-        <v>4019</v>
+        <v>4022</v>
       </c>
       <c r="E1420" s="4" t="s">
-        <v>4019</v>
+        <v>4022</v>
       </c>
       <c r="F1420" s="4"/>
       <c r="G1420" s="4"/>
       <c r="H1420" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1420" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="4">
-        <v>100041</v>
+        <v>100036</v>
       </c>
       <c r="B1421" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1421" s="4" t="s">
-        <v>4020</v>
+        <v>4023</v>
       </c>
       <c r="D1421" s="4" t="s">
-        <v>4021</v>
+        <v>4024</v>
       </c>
       <c r="E1421" s="4" t="s">
-        <v>4021</v>
+        <v>4024</v>
       </c>
       <c r="F1421" s="4"/>
       <c r="G1421" s="4"/>
       <c r="H1421" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1421" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="4">
-        <v>100044</v>
+        <v>100041</v>
       </c>
       <c r="B1422" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1422" s="4" t="s">
-        <v>4022</v>
+        <v>4025</v>
       </c>
       <c r="D1422" s="4" t="s">
-        <v>4023</v>
+        <v>4026</v>
       </c>
       <c r="E1422" s="4" t="s">
-        <v>4023</v>
+        <v>4026</v>
       </c>
       <c r="F1422" s="4"/>
       <c r="G1422" s="4"/>
       <c r="H1422" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1422" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="4">
-        <v>100045</v>
+        <v>100044</v>
       </c>
       <c r="B1423" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1423" s="4" t="s">
-        <v>4024</v>
+        <v>4027</v>
       </c>
       <c r="D1423" s="4" t="s">
-        <v>4025</v>
+        <v>4028</v>
       </c>
       <c r="E1423" s="4" t="s">
-        <v>4025</v>
+        <v>4028</v>
       </c>
       <c r="F1423" s="4"/>
       <c r="G1423" s="4"/>
       <c r="H1423" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1423" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="4">
-        <v>100040</v>
+        <v>100045</v>
       </c>
       <c r="B1424" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1424" s="4" t="s">
-        <v>4026</v>
+        <v>4029</v>
       </c>
       <c r="D1424" s="4" t="s">
-        <v>4027</v>
+        <v>4030</v>
       </c>
       <c r="E1424" s="4" t="s">
-        <v>4027</v>
+        <v>4030</v>
       </c>
       <c r="F1424" s="4"/>
       <c r="G1424" s="4"/>
       <c r="H1424" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1424" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="4">
-        <v>100039</v>
+        <v>100040</v>
       </c>
       <c r="B1425" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1425" s="4" t="s">
-        <v>4028</v>
+        <v>4031</v>
       </c>
       <c r="D1425" s="4" t="s">
-        <v>4029</v>
+        <v>4032</v>
       </c>
       <c r="E1425" s="4" t="s">
-        <v>4029</v>
+        <v>4032</v>
       </c>
       <c r="F1425" s="4"/>
       <c r="G1425" s="4"/>
       <c r="H1425" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1425" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="4">
-        <v>100894</v>
+        <v>100039</v>
       </c>
       <c r="B1426" s="4" t="s">
-        <v>3142</v>
+        <v>3297</v>
       </c>
       <c r="C1426" s="4" t="s">
-        <v>4030</v>
+        <v>4033</v>
       </c>
       <c r="D1426" s="4" t="s">
-        <v>4031</v>
+        <v>4034</v>
       </c>
       <c r="E1426" s="4" t="s">
-        <v>4031</v>
+        <v>4034</v>
       </c>
       <c r="F1426" s="4"/>
       <c r="G1426" s="4"/>
       <c r="H1426" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1426" s="4" t="s">
-        <v>3145</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="4">
-        <v>100895</v>
+        <v>100894</v>
       </c>
       <c r="B1427" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1427" s="4" t="s">
-        <v>4032</v>
+        <v>4035</v>
       </c>
       <c r="D1427" s="4" t="s">
-        <v>4033</v>
+        <v>4036</v>
       </c>
       <c r="E1427" s="4" t="s">
-        <v>4033</v>
+        <v>4036</v>
       </c>
       <c r="F1427" s="4"/>
       <c r="G1427" s="4"/>
       <c r="H1427" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1427" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="4">
-        <v>100898</v>
+        <v>100895</v>
       </c>
       <c r="B1428" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1428" s="4" t="s">
-        <v>4034</v>
+        <v>4037</v>
       </c>
       <c r="D1428" s="4" t="s">
-        <v>4035</v>
+        <v>4038</v>
       </c>
       <c r="E1428" s="4" t="s">
-        <v>4035</v>
+        <v>4038</v>
       </c>
       <c r="F1428" s="4"/>
       <c r="G1428" s="4"/>
       <c r="H1428" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1428" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="4">
-        <v>100896</v>
+        <v>100898</v>
       </c>
       <c r="B1429" s="4" t="s">
         <v>3142</v>
       </c>
       <c r="C1429" s="4" t="s">
-        <v>4036</v>
+        <v>4039</v>
       </c>
       <c r="D1429" s="4" t="s">
-        <v>4037</v>
+        <v>4040</v>
       </c>
       <c r="E1429" s="4" t="s">
-        <v>4037</v>
+        <v>4040</v>
       </c>
       <c r="F1429" s="4"/>
       <c r="G1429" s="4"/>
       <c r="H1429" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1429" s="4" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="4">
-        <v>100061</v>
+        <v>100896</v>
       </c>
       <c r="B1430" s="4" t="s">
-        <v>3292</v>
+        <v>3142</v>
       </c>
       <c r="C1430" s="4" t="s">
-        <v>4038</v>
+        <v>4041</v>
       </c>
       <c r="D1430" s="4" t="s">
-        <v>4038</v>
+        <v>4042</v>
       </c>
       <c r="E1430" s="4" t="s">
-        <v>4038</v>
+        <v>4042</v>
       </c>
       <c r="F1430" s="4"/>
       <c r="G1430" s="4"/>
       <c r="H1430" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1430" s="4" t="s">
-        <v>3295</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="4">
-        <v>100062</v>
+        <v>100061</v>
       </c>
       <c r="B1431" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1431" s="4" t="s">
-        <v>4039</v>
+        <v>4043</v>
       </c>
       <c r="D1431" s="4" t="s">
-        <v>4039</v>
+        <v>4043</v>
       </c>
       <c r="E1431" s="4" t="s">
-        <v>4039</v>
+        <v>4043</v>
       </c>
       <c r="F1431" s="4"/>
       <c r="G1431" s="4"/>
       <c r="H1431" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1431" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="4">
-        <v>103307</v>
+        <v>100062</v>
       </c>
       <c r="B1432" s="4" t="s">
-        <v>3050</v>
+        <v>3297</v>
       </c>
       <c r="C1432" s="4" t="s">
-        <v>4040</v>
+        <v>4044</v>
       </c>
       <c r="D1432" s="4" t="s">
-        <v>4040</v>
+        <v>4044</v>
       </c>
       <c r="E1432" s="4" t="s">
-        <v>4040</v>
+        <v>4044</v>
       </c>
       <c r="F1432" s="4"/>
       <c r="G1432" s="4"/>
       <c r="H1432" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1432" s="4" t="s">
-        <v>4041</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="4">
-        <v>103308</v>
+        <v>103307</v>
       </c>
       <c r="B1433" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1433" s="4" t="s">
-        <v>4042</v>
+        <v>4045</v>
       </c>
       <c r="D1433" s="4" t="s">
-        <v>4042</v>
+        <v>4045</v>
       </c>
       <c r="E1433" s="4" t="s">
-        <v>4042</v>
+        <v>4045</v>
       </c>
       <c r="F1433" s="4"/>
       <c r="G1433" s="4"/>
       <c r="H1433" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1433" s="4" t="s">
-        <v>4043</v>
+        <v>4046</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="4">
-        <v>103573</v>
+        <v>103308</v>
       </c>
       <c r="B1434" s="4" t="s">
-        <v>511</v>
+        <v>3050</v>
       </c>
       <c r="C1434" s="4" t="s">
-        <v>4044</v>
+        <v>4047</v>
       </c>
       <c r="D1434" s="4" t="s">
-        <v>4044</v>
+        <v>4047</v>
       </c>
       <c r="E1434" s="4" t="s">
-        <v>4044</v>
+        <v>4047</v>
       </c>
       <c r="F1434" s="4"/>
       <c r="G1434" s="4"/>
       <c r="H1434" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1434" s="4" t="s">
-        <v>4045</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="4">
-        <v>103309</v>
+        <v>103573</v>
       </c>
       <c r="B1435" s="4" t="s">
-        <v>3050</v>
+        <v>511</v>
       </c>
       <c r="C1435" s="4" t="s">
-        <v>4046</v>
+        <v>4049</v>
       </c>
       <c r="D1435" s="4" t="s">
-        <v>4046</v>
+        <v>4049</v>
       </c>
       <c r="E1435" s="4" t="s">
-        <v>4046</v>
+        <v>4049</v>
       </c>
       <c r="F1435" s="4"/>
       <c r="G1435" s="4"/>
       <c r="H1435" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1435" s="4" t="s">
-        <v>4047</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="4">
-        <v>100849</v>
+        <v>103309</v>
       </c>
       <c r="B1436" s="4" t="s">
-        <v>3292</v>
+        <v>3050</v>
       </c>
       <c r="C1436" s="4" t="s">
-        <v>4048</v>
+        <v>4051</v>
       </c>
       <c r="D1436" s="4" t="s">
-        <v>4049</v>
+        <v>4051</v>
       </c>
       <c r="E1436" s="4" t="s">
-        <v>4050</v>
+        <v>4051</v>
       </c>
       <c r="F1436" s="4"/>
       <c r="G1436" s="4"/>
       <c r="H1436" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1436" s="4" t="s">
-        <v>4051</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="4">
-        <v>100052</v>
+        <v>100849</v>
       </c>
       <c r="B1437" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1437" s="4" t="s">
-        <v>4052</v>
+        <v>4053</v>
       </c>
       <c r="D1437" s="4" t="s">
-        <v>4053</v>
+        <v>4054</v>
       </c>
       <c r="E1437" s="4" t="s">
-        <v>4053</v>
+        <v>4055</v>
       </c>
       <c r="F1437" s="4"/>
       <c r="G1437" s="4"/>
       <c r="H1437" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1437" s="4" t="s">
-        <v>3295</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="4">
-        <v>100046</v>
+        <v>100052</v>
       </c>
       <c r="B1438" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1438" s="4" t="s">
-        <v>4054</v>
+        <v>4057</v>
       </c>
       <c r="D1438" s="4" t="s">
-        <v>4055</v>
+        <v>4058</v>
       </c>
       <c r="E1438" s="4" t="s">
-        <v>4055</v>
+        <v>4058</v>
       </c>
       <c r="F1438" s="4"/>
       <c r="G1438" s="4"/>
       <c r="H1438" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1438" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="4">
-        <v>100047</v>
+        <v>100046</v>
       </c>
       <c r="B1439" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1439" s="4" t="s">
-        <v>4056</v>
+        <v>4059</v>
       </c>
       <c r="D1439" s="4" t="s">
-        <v>4057</v>
+        <v>4060</v>
       </c>
       <c r="E1439" s="4" t="s">
-        <v>4057</v>
+        <v>4060</v>
       </c>
       <c r="F1439" s="4"/>
       <c r="G1439" s="4"/>
       <c r="H1439" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1439" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="4">
-        <v>100059</v>
+        <v>100047</v>
       </c>
       <c r="B1440" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1440" s="4" t="s">
-        <v>4058</v>
+        <v>4061</v>
       </c>
       <c r="D1440" s="4" t="s">
-        <v>4059</v>
+        <v>4062</v>
       </c>
       <c r="E1440" s="4" t="s">
-        <v>4059</v>
+        <v>4062</v>
       </c>
       <c r="F1440" s="4"/>
       <c r="G1440" s="4"/>
       <c r="H1440" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1440" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="4">
-        <v>100049</v>
+        <v>100059</v>
       </c>
       <c r="B1441" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1441" s="4" t="s">
-        <v>4060</v>
+        <v>4063</v>
       </c>
       <c r="D1441" s="4" t="s">
-        <v>4061</v>
+        <v>4064</v>
       </c>
       <c r="E1441" s="4" t="s">
-        <v>4061</v>
+        <v>4064</v>
       </c>
       <c r="F1441" s="4"/>
       <c r="G1441" s="4"/>
       <c r="H1441" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1441" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="4">
-        <v>100055</v>
+        <v>100049</v>
       </c>
       <c r="B1442" s="4" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="C1442" s="4" t="s">
-        <v>4062</v>
+        <v>4065</v>
       </c>
       <c r="D1442" s="4" t="s">
-        <v>4063</v>
+        <v>4066</v>
       </c>
       <c r="E1442" s="4" t="s">
-        <v>4063</v>
+        <v>4066</v>
       </c>
       <c r="F1442" s="4"/>
       <c r="G1442" s="4"/>
       <c r="H1442" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1442" s="4" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="4">
-        <v>100897</v>
+        <v>100055</v>
       </c>
       <c r="B1443" s="4" t="s">
-        <v>3142</v>
+        <v>3297</v>
       </c>
       <c r="C1443" s="4" t="s">
-        <v>4064</v>
+        <v>4067</v>
       </c>
       <c r="D1443" s="4" t="s">
-        <v>4065</v>
+        <v>4068</v>
       </c>
       <c r="E1443" s="4" t="s">
-        <v>4065</v>
+        <v>4068</v>
       </c>
       <c r="F1443" s="4"/>
       <c r="G1443" s="4"/>
       <c r="H1443" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1443" s="4" t="s">
-        <v>4066</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="4">
-        <v>100743</v>
+        <v>100897</v>
       </c>
       <c r="B1444" s="4" t="s">
-        <v>3012</v>
+        <v>3142</v>
       </c>
       <c r="C1444" s="4" t="s">
-        <v>4067</v>
+        <v>4069</v>
       </c>
       <c r="D1444" s="4" t="s">
-        <v>4068</v>
+        <v>4070</v>
       </c>
       <c r="E1444" s="4" t="s">
-        <v>4069</v>
+        <v>4070</v>
       </c>
       <c r="F1444" s="4"/>
       <c r="G1444" s="4"/>
       <c r="H1444" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1444" s="4" t="s">
-        <v>4070</v>
+        <v>4071</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="4">
-        <v>103310</v>
+        <v>100743</v>
       </c>
       <c r="B1445" s="4" t="s">
-        <v>3050</v>
+        <v>3012</v>
       </c>
       <c r="C1445" s="4" t="s">
-        <v>4071</v>
+        <v>4072</v>
       </c>
       <c r="D1445" s="4" t="s">
-        <v>4072</v>
+        <v>4073</v>
       </c>
       <c r="E1445" s="4" t="s">
-        <v>4072</v>
+        <v>4074</v>
       </c>
       <c r="F1445" s="4"/>
       <c r="G1445" s="4"/>
       <c r="H1445" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1445" s="4" t="s">
-        <v>4073</v>
+        <v>4075</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="4">
-        <v>103311</v>
+        <v>103310</v>
       </c>
       <c r="B1446" s="4" t="s">
         <v>3050</v>
       </c>
       <c r="C1446" s="4" t="s">
-        <v>4074</v>
+        <v>4076</v>
       </c>
       <c r="D1446" s="4" t="s">
-        <v>4075</v>
+        <v>4077</v>
       </c>
       <c r="E1446" s="4" t="s">
-        <v>4075</v>
+        <v>4077</v>
       </c>
       <c r="F1446" s="4"/>
       <c r="G1446" s="4"/>
       <c r="H1446" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1446" s="4" t="s">
-        <v>4076</v>
+        <v>4078</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="4">
-        <v>103571</v>
+        <v>103311</v>
       </c>
       <c r="B1447" s="4" t="s">
-        <v>511</v>
+        <v>3050</v>
       </c>
       <c r="C1447" s="4" t="s">
-        <v>4077</v>
+        <v>4079</v>
       </c>
       <c r="D1447" s="4" t="s">
-        <v>4077</v>
+        <v>4080</v>
       </c>
       <c r="E1447" s="4" t="s">
-        <v>4077</v>
+        <v>4080</v>
       </c>
       <c r="F1447" s="4"/>
       <c r="G1447" s="4"/>
       <c r="H1447" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1447" s="4" t="s">
-        <v>4078</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="4">
-        <v>103567</v>
+        <v>103571</v>
       </c>
       <c r="B1448" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1448" s="4" t="s">
-        <v>4079</v>
+        <v>4082</v>
       </c>
       <c r="D1448" s="4" t="s">
-        <v>4080</v>
+        <v>4082</v>
       </c>
       <c r="E1448" s="4" t="s">
-        <v>4080</v>
+        <v>4082</v>
       </c>
       <c r="F1448" s="4"/>
       <c r="G1448" s="4"/>
       <c r="H1448" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1448" s="4" t="s">
-        <v>4081</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="4">
-        <v>103551</v>
+        <v>103567</v>
       </c>
       <c r="B1449" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C1449" s="4" t="s">
-        <v>4082</v>
+        <v>4084</v>
       </c>
       <c r="D1449" s="4" t="s">
-        <v>4082</v>
+        <v>4085</v>
       </c>
       <c r="E1449" s="4" t="s">
-        <v>4082</v>
+        <v>4085</v>
       </c>
       <c r="F1449" s="4"/>
       <c r="G1449" s="4"/>
       <c r="H1449" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1449" s="4" t="s">
-        <v>3867</v>
+        <v>4086</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="4">
-        <v>100838</v>
+        <v>103551</v>
       </c>
       <c r="B1450" s="4" t="s">
-        <v>4083</v>
+        <v>511</v>
       </c>
       <c r="C1450" s="4" t="s">
-        <v>4084</v>
+        <v>4087</v>
       </c>
       <c r="D1450" s="4" t="s">
-        <v>4085</v>
+        <v>4087</v>
       </c>
       <c r="E1450" s="4" t="s">
-        <v>4086</v>
-[...1 lines deleted...]
-      <c r="F1450" s="4" t="s">
         <v>4087</v>
       </c>
-      <c r="G1450" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F1450" s="4"/>
+      <c r="G1450" s="4"/>
       <c r="H1450" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1450" s="4" t="s">
-        <v>4088</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="4">
-        <v>100839</v>
+        <v>100838</v>
       </c>
       <c r="B1451" s="4" t="s">
-        <v>4083</v>
+        <v>4088</v>
       </c>
       <c r="C1451" s="4" t="s">
         <v>4089</v>
       </c>
       <c r="D1451" s="4" t="s">
         <v>4090</v>
       </c>
       <c r="E1451" s="4" t="s">
         <v>4091</v>
       </c>
       <c r="F1451" s="4" t="s">
-        <v>3206</v>
+        <v>4092</v>
       </c>
       <c r="G1451" s="4" t="s">
-        <v>3173</v>
+        <v>3178</v>
       </c>
       <c r="H1451" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1451" s="4" t="s">
-        <v>4092</v>
+        <v>4093</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="4">
-        <v>100840</v>
+        <v>100839</v>
       </c>
       <c r="B1452" s="4" t="s">
-        <v>4083</v>
+        <v>4088</v>
       </c>
       <c r="C1452" s="4" t="s">
-        <v>4093</v>
+        <v>4094</v>
       </c>
       <c r="D1452" s="4" t="s">
-        <v>4094</v>
+        <v>4095</v>
       </c>
       <c r="E1452" s="4" t="s">
-        <v>4095</v>
+        <v>4096</v>
       </c>
       <c r="F1452" s="4" t="s">
-        <v>4096</v>
+        <v>3211</v>
       </c>
       <c r="G1452" s="4" t="s">
-        <v>3173</v>
+        <v>3178</v>
       </c>
       <c r="H1452" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1452" s="4" t="s">
         <v>4097</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="4">
-        <v>100841</v>
+        <v>100840</v>
       </c>
       <c r="B1453" s="4" t="s">
-        <v>4083</v>
+        <v>4088</v>
       </c>
       <c r="C1453" s="4" t="s">
         <v>4098</v>
       </c>
       <c r="D1453" s="4" t="s">
         <v>4099</v>
       </c>
       <c r="E1453" s="4" t="s">
         <v>4100</v>
       </c>
       <c r="F1453" s="4" t="s">
         <v>4101</v>
       </c>
       <c r="G1453" s="4" t="s">
-        <v>3173</v>
+        <v>3178</v>
       </c>
       <c r="H1453" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1453" s="4" t="s">
         <v>4102</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="4">
-        <v>100842</v>
+        <v>100841</v>
       </c>
       <c r="B1454" s="4" t="s">
-        <v>4083</v>
+        <v>4088</v>
       </c>
       <c r="C1454" s="4" t="s">
         <v>4103</v>
       </c>
       <c r="D1454" s="4" t="s">
-        <v>4090</v>
+        <v>4104</v>
       </c>
       <c r="E1454" s="4" t="s">
-        <v>4104</v>
+        <v>4105</v>
       </c>
       <c r="F1454" s="4" t="s">
-        <v>4087</v>
+        <v>4106</v>
       </c>
       <c r="G1454" s="4" t="s">
-        <v>3173</v>
+        <v>3178</v>
       </c>
       <c r="H1454" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1454" s="4" t="s">
-        <v>4105</v>
+        <v>4107</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="4">
-        <v>100844</v>
+        <v>100842</v>
       </c>
       <c r="B1455" s="4" t="s">
-        <v>4083</v>
+        <v>4088</v>
       </c>
       <c r="C1455" s="4" t="s">
-        <v>4106</v>
+        <v>4108</v>
       </c>
       <c r="D1455" s="4" t="s">
-        <v>4107</v>
+        <v>4095</v>
       </c>
       <c r="E1455" s="4" t="s">
-        <v>4108</v>
+        <v>4109</v>
       </c>
       <c r="F1455" s="4" t="s">
-        <v>4109</v>
+        <v>4092</v>
       </c>
       <c r="G1455" s="4" t="s">
+        <v>3178</v>
+      </c>
+      <c r="H1455" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I1455" s="4" t="s">
         <v>4110</v>
-      </c>
-[...4 lines deleted...]
-        <v>4111</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="4">
-        <v>100845</v>
+        <v>100844</v>
       </c>
       <c r="B1456" s="4" t="s">
-        <v>4083</v>
+        <v>4088</v>
       </c>
       <c r="C1456" s="4" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1456" s="4" t="s">
         <v>4112</v>
-      </c>
-[...1 lines deleted...]
-        <v>4107</v>
       </c>
       <c r="E1456" s="4" t="s">
         <v>4113</v>
       </c>
       <c r="F1456" s="4" t="s">
         <v>4114</v>
       </c>
       <c r="G1456" s="4" t="s">
-        <v>4110</v>
+        <v>4115</v>
       </c>
       <c r="H1456" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1456" s="4" t="s">
-        <v>4115</v>
+        <v>4116</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="4">
-        <v>100846</v>
+        <v>100845</v>
       </c>
       <c r="B1457" s="4" t="s">
-        <v>4083</v>
+        <v>4088</v>
       </c>
       <c r="C1457" s="4" t="s">
-        <v>4116</v>
+        <v>4117</v>
       </c>
       <c r="D1457" s="4" t="s">
-        <v>4117</v>
+        <v>4112</v>
       </c>
       <c r="E1457" s="4" t="s">
         <v>4118</v>
       </c>
       <c r="F1457" s="4" t="s">
         <v>4119</v>
       </c>
       <c r="G1457" s="4" t="s">
-        <v>4110</v>
+        <v>4115</v>
       </c>
       <c r="H1457" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1457" s="4" t="s">
         <v>4120</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="4">
-        <v>100843</v>
+        <v>100846</v>
       </c>
       <c r="B1458" s="4" t="s">
-        <v>4083</v>
+        <v>4088</v>
       </c>
       <c r="C1458" s="4" t="s">
         <v>4121</v>
       </c>
       <c r="D1458" s="4" t="s">
         <v>4122</v>
       </c>
       <c r="E1458" s="4" t="s">
         <v>4123</v>
       </c>
       <c r="F1458" s="4" t="s">
         <v>4124</v>
       </c>
       <c r="G1458" s="4" t="s">
-        <v>3173</v>
+        <v>4115</v>
       </c>
       <c r="H1458" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1458" s="4" t="s">
         <v>4125</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="4">
-        <v>100847</v>
+        <v>100843</v>
       </c>
       <c r="B1459" s="4" t="s">
-        <v>4083</v>
+        <v>4088</v>
       </c>
       <c r="C1459" s="4" t="s">
         <v>4126</v>
       </c>
       <c r="D1459" s="4" t="s">
         <v>4127</v>
       </c>
       <c r="E1459" s="4" t="s">
         <v>4128</v>
       </c>
       <c r="F1459" s="4" t="s">
         <v>4129</v>
       </c>
       <c r="G1459" s="4" t="s">
-        <v>4110</v>
+        <v>3178</v>
       </c>
       <c r="H1459" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I1459" s="4" t="s">
         <v>4130</v>
+      </c>
+    </row>
+    <row r="1460">
+      <c r="A1460" s="4">
+        <v>100847</v>
+      </c>
+      <c r="B1460" s="4" t="s">
+        <v>4088</v>
+      </c>
+      <c r="C1460" s="4" t="s">
+        <v>4131</v>
+      </c>
+      <c r="D1460" s="4" t="s">
+        <v>4132</v>
+      </c>
+      <c r="E1460" s="4" t="s">
+        <v>4133</v>
+      </c>
+      <c r="F1460" s="4" t="s">
+        <v>4134</v>
+      </c>
+      <c r="G1460" s="4" t="s">
+        <v>4115</v>
+      </c>
+      <c r="H1460" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I1460" s="4" t="s">
+        <v>4135</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Assessment Unit</vt:lpstr>