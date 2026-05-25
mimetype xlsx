--- v0 (2026-02-06)
+++ v1 (2026-05-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Analytical Method Context" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="892" uniqueCount="811">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="814">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>21AKBCH</t>
   </si>
   <si>
     <t>Alaska Department of Environmental Conservation (BEACH)</t>
   </si>
   <si>
     <t>9/28/2009 4:25:31 PM</t>
   </si>
   <si>
     <t>21COL001_WQX</t>
   </si>
   <si>
@@ -629,50 +629,59 @@
     <t>CHEYENNEWSD1</t>
   </si>
   <si>
     <t>Cheyenne Wells Sanitation District</t>
   </si>
   <si>
     <t>10/11/2014 2:33:09 PM</t>
   </si>
   <si>
     <t>CHEYRIVR</t>
   </si>
   <si>
     <t>Cheyenne River Sioux Tribe (South Dakota)</t>
   </si>
   <si>
     <t>8/2/2016 5:20:02 PM</t>
   </si>
   <si>
     <t>CHIPCREE_WQX</t>
   </si>
   <si>
     <t>Chippewa Cree Tribe @ Rocky Boy Indian Reservation</t>
   </si>
   <si>
     <t>11/15/2012 4:30:53 PM</t>
+  </si>
+  <si>
+    <t>CITY_LONGMONT_CO</t>
+  </si>
+  <si>
+    <t>City of Longmont, COLORADO</t>
+  </si>
+  <si>
+    <t>5/18/2026 12:40:02 PM</t>
   </si>
   <si>
     <t>CITYFTCO_WQX</t>
   </si>
   <si>
     <t>City of Fort Collins (Colorado)</t>
   </si>
   <si>
     <t>6/13/2014 3:59:18 PM</t>
   </si>
   <si>
     <t>CITYPUEBLO_WWD</t>
   </si>
   <si>
     <t>City of Pueblo Wastewater Department</t>
   </si>
   <si>
     <t>4/10/2014 1:34:10 PM</t>
   </si>
   <si>
     <t>CMCNRMI_WQX</t>
   </si>
   <si>
     <t>Colorado Mountain College Natural Resource Management</t>
   </si>
@@ -2897,51 +2906,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D297"/>
+  <dimension ref="A1:D298"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="40.84375" customWidth="1"/>
     <col min="3" max="3" width="124.79296875" customWidth="1"/>
     <col min="4" max="4" width="22.3828125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
@@ -3949,3168 +3958,3182 @@
         <v>201</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4">
         <v>100003</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>204</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>205</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4">
-        <v>100030</v>
+        <v>100377</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>208</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4">
-        <v>100122</v>
+        <v>100030</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>210</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>211</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4">
-        <v>100214</v>
+        <v>100122</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>214</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4">
-        <v>100031</v>
+        <v>100214</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>216</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>217</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="4">
-        <v>100123</v>
+        <v>100031</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>220</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4">
-        <v>100152</v>
+        <v>100123</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>222</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>223</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4">
-        <v>100032</v>
+        <v>100152</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>225</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>226</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4">
-        <v>100296</v>
+        <v>100032</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>229</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4">
-        <v>100004</v>
+        <v>100296</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>232</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4">
-        <v>100005</v>
+        <v>100004</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>234</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>235</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4">
-        <v>100117</v>
+        <v>100005</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>238</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4">
-        <v>100193</v>
+        <v>100117</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>240</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>241</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4">
-        <v>100006</v>
+        <v>100193</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>244</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4">
-        <v>100033</v>
+        <v>100006</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>246</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>247</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4">
-        <v>100245</v>
+        <v>100033</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>250</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4">
-        <v>100188</v>
+        <v>100245</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>252</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>253</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4">
-        <v>100034</v>
+        <v>100188</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4">
-        <v>100290</v>
+        <v>100034</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>258</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>259</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4">
-        <v>100035</v>
+        <v>100290</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>262</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4">
-        <v>100036</v>
+        <v>100035</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>264</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>265</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4">
-        <v>100365</v>
+        <v>100036</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>268</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4">
-        <v>100367</v>
+        <v>100365</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>270</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>271</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4">
-        <v>100366</v>
+        <v>100367</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>274</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4">
-        <v>100368</v>
+        <v>100366</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>276</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>277</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4">
-        <v>100320</v>
+        <v>100368</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>279</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>280</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>85</v>
+        <v>281</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4">
-        <v>100208</v>
+        <v>100320</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>283</v>
+        <v>85</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4">
-        <v>100098</v>
+        <v>100208</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>284</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>285</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4">
-        <v>100347</v>
+        <v>100098</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>287</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>288</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4">
-        <v>100321</v>
+        <v>100347</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>290</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>291</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>85</v>
+        <v>292</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4">
-        <v>100348</v>
+        <v>100321</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>294</v>
+        <v>85</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4">
-        <v>4</v>
+        <v>100348</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>295</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>296</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>53</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4">
-        <v>100194</v>
+        <v>4</v>
       </c>
       <c r="B106" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4">
-        <v>34</v>
+        <v>100194</v>
       </c>
       <c r="B107" s="4" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="4">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>21</v>
+        <v>245</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4">
-        <v>100092</v>
+        <v>35</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>305</v>
+        <v>21</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4">
-        <v>100271</v>
+        <v>100092</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>306</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>307</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4">
-        <v>5</v>
+        <v>100271</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>309</v>
       </c>
       <c r="C111" s="4" t="s">
         <v>310</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4">
-        <v>100007</v>
+        <v>5</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>312</v>
       </c>
       <c r="C112" s="4" t="s">
         <v>313</v>
       </c>
       <c r="D112" s="4" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4">
-        <v>100132</v>
+        <v>100007</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>315</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>316</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4">
-        <v>100008</v>
+        <v>100132</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>318</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>319</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4">
-        <v>100370</v>
+        <v>100008</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4">
-        <v>100124</v>
+        <v>100370</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>324</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>325</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4">
-        <v>100306</v>
+        <v>100124</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>327</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>328</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4">
-        <v>100009</v>
+        <v>100306</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>330</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>331</v>
       </c>
       <c r="D118" s="4" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4">
-        <v>100373</v>
+        <v>100009</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>333</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4">
-        <v>100037</v>
+        <v>100373</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>336</v>
       </c>
       <c r="D120" s="4" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4">
-        <v>100053</v>
+        <v>100037</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>338</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>339</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4">
-        <v>100038</v>
+        <v>100053</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>341</v>
       </c>
       <c r="C122" s="4" t="s">
         <v>342</v>
       </c>
       <c r="D122" s="4" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4">
-        <v>6</v>
+        <v>100038</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>344</v>
       </c>
       <c r="C123" s="4" t="s">
         <v>345</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>53</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4">
-        <v>100364</v>
+        <v>6</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>348</v>
+        <v>53</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4">
-        <v>100244</v>
+        <v>100364</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>349</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>350</v>
       </c>
       <c r="D125" s="4" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4">
-        <v>100181</v>
+        <v>100244</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>352</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>353</v>
       </c>
       <c r="D126" s="4" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4">
-        <v>100267</v>
+        <v>100181</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>356</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4">
-        <v>17</v>
+        <v>100267</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>358</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>359</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>77</v>
+        <v>360</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4">
-        <v>100161</v>
+        <v>7</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>364</v>
+        <v>53</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4">
-        <v>100353</v>
+        <v>100161</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>366</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4">
-        <v>100359</v>
+        <v>100353</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>368</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>369</v>
       </c>
       <c r="D132" s="4" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4">
-        <v>8</v>
+        <v>100359</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>372</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>53</v>
+        <v>373</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4">
-        <v>100308</v>
+        <v>8</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>375</v>
+        <v>53</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4">
-        <v>100261</v>
+        <v>100308</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>376</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>377</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4">
-        <v>100272</v>
+        <v>100261</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>379</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>380</v>
       </c>
       <c r="D136" s="4" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4">
-        <v>100349</v>
+        <v>100272</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>382</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>383</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4">
-        <v>100309</v>
+        <v>100349</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>386</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4">
-        <v>27</v>
+        <v>100309</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="4">
-        <v>100217</v>
+        <v>27</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>390</v>
       </c>
       <c r="C140" s="4" t="s">
         <v>391</v>
       </c>
       <c r="D140" s="4" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4">
-        <v>100191</v>
+        <v>100217</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>393</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="4">
-        <v>23</v>
+        <v>100191</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>396</v>
       </c>
       <c r="D142" s="4" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>398</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>399</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>21</v>
+        <v>400</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4">
-        <v>100039</v>
+        <v>57</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>402</v>
+        <v>21</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4">
-        <v>100119</v>
+        <v>100039</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>403</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>404</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="4">
-        <v>100125</v>
+        <v>100119</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>406</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>407</v>
       </c>
       <c r="D146" s="4" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4">
-        <v>100078</v>
+        <v>100125</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>409</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D147" s="4" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4">
-        <v>100040</v>
+        <v>100078</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>412</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>413</v>
       </c>
       <c r="D148" s="4" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4">
-        <v>100268</v>
+        <v>100040</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>415</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>416</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4">
-        <v>100224</v>
+        <v>100268</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>418</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>419</v>
       </c>
       <c r="D150" s="4" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4">
-        <v>100083</v>
+        <v>100224</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>421</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>422</v>
       </c>
       <c r="D151" s="4" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="4">
-        <v>100310</v>
+        <v>100083</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>424</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>425</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>375</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="4">
-        <v>100010</v>
+        <v>100310</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>428</v>
+        <v>378</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="4">
-        <v>100295</v>
+        <v>100010</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>429</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>430</v>
       </c>
       <c r="D154" s="4" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="4">
-        <v>100355</v>
+        <v>100295</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>432</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>433</v>
       </c>
       <c r="D155" s="4" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4">
-        <v>100361</v>
+        <v>100355</v>
       </c>
       <c r="B156" s="4" t="s">
         <v>435</v>
       </c>
       <c r="C156" s="4" t="s">
         <v>436</v>
       </c>
       <c r="D156" s="4" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4">
-        <v>100335</v>
+        <v>100361</v>
       </c>
       <c r="B157" s="4" t="s">
         <v>438</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>439</v>
       </c>
       <c r="D157" s="4" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4">
-        <v>36</v>
+        <v>100335</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C158" s="4" t="s">
         <v>442</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>21</v>
+        <v>443</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="4">
-        <v>100351</v>
+        <v>36</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>445</v>
+        <v>21</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4">
-        <v>100265</v>
+        <v>100351</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>446</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>447</v>
       </c>
       <c r="D160" s="4" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4">
-        <v>100065</v>
+        <v>100265</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>450</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="4">
-        <v>100011</v>
+        <v>100065</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>452</v>
       </c>
       <c r="C162" s="4" t="s">
         <v>453</v>
       </c>
       <c r="D162" s="4" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="4">
-        <v>37</v>
+        <v>100011</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>455</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>456</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>21</v>
+        <v>457</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="4">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D164" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="4">
-        <v>100223</v>
+        <v>38</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>461</v>
+        <v>21</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="4">
-        <v>100159</v>
+        <v>100223</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>462</v>
       </c>
       <c r="C166" s="4" t="s">
         <v>463</v>
       </c>
       <c r="D166" s="4" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4">
-        <v>100303</v>
+        <v>100159</v>
       </c>
       <c r="B167" s="4" t="s">
         <v>465</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>466</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="4">
-        <v>39</v>
+        <v>100303</v>
       </c>
       <c r="B168" s="4" t="s">
         <v>468</v>
       </c>
       <c r="C168" s="4" t="s">
         <v>469</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>21</v>
+        <v>470</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="4">
-        <v>100225</v>
+        <v>39</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>472</v>
+        <v>21</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="4">
-        <v>100216</v>
+        <v>100225</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>473</v>
       </c>
       <c r="C170" s="4" t="s">
         <v>474</v>
       </c>
       <c r="D170" s="4" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="4">
-        <v>40</v>
+        <v>100216</v>
       </c>
       <c r="B171" s="4" t="s">
         <v>476</v>
       </c>
       <c r="C171" s="4" t="s">
         <v>477</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>21</v>
+        <v>478</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="4">
-        <v>100041</v>
+        <v>40</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>480</v>
+        <v>21</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="4">
-        <v>9</v>
+        <v>100041</v>
       </c>
       <c r="B173" s="4" t="s">
         <v>481</v>
       </c>
       <c r="C173" s="4" t="s">
         <v>482</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>53</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="4">
-        <v>100206</v>
+        <v>9</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>197</v>
+        <v>53</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="4">
-        <v>100042</v>
+        <v>100206</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>487</v>
+        <v>197</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="4">
-        <v>100043</v>
+        <v>100042</v>
       </c>
       <c r="B176" s="4" t="s">
         <v>488</v>
       </c>
       <c r="C176" s="4" t="s">
         <v>489</v>
       </c>
       <c r="D176" s="4" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="4">
-        <v>100314</v>
+        <v>100043</v>
       </c>
       <c r="B177" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C177" s="4" t="s">
         <v>492</v>
       </c>
       <c r="D177" s="4" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="4">
-        <v>10</v>
+        <v>100314</v>
       </c>
       <c r="B178" s="4" t="s">
         <v>494</v>
       </c>
       <c r="C178" s="4" t="s">
         <v>495</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>53</v>
+        <v>496</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="4">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="4">
-        <v>100100</v>
+        <v>41</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>500</v>
+        <v>21</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="4">
-        <v>42</v>
+        <v>100100</v>
       </c>
       <c r="B181" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C181" s="4" t="s">
         <v>502</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>21</v>
+        <v>503</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4">
-        <v>100012</v>
+        <v>42</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>505</v>
+        <v>21</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="4">
-        <v>100013</v>
+        <v>100012</v>
       </c>
       <c r="B183" s="4" t="s">
         <v>506</v>
       </c>
       <c r="C183" s="4" t="s">
         <v>507</v>
       </c>
       <c r="D183" s="4" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="4">
-        <v>43</v>
+        <v>100013</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>509</v>
       </c>
       <c r="C184" s="4" t="s">
         <v>510</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4">
-        <v>100228</v>
+        <v>43</v>
       </c>
       <c r="B185" s="4" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>513</v>
+        <v>21</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="4">
-        <v>44</v>
+        <v>100228</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>514</v>
       </c>
       <c r="C186" s="4" t="s">
         <v>515</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>21</v>
+        <v>516</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="4">
-        <v>100014</v>
+        <v>44</v>
       </c>
       <c r="B187" s="4" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>518</v>
+        <v>21</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="4">
-        <v>45</v>
+        <v>100014</v>
       </c>
       <c r="B188" s="4" t="s">
         <v>519</v>
       </c>
       <c r="C188" s="4" t="s">
         <v>520</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>21</v>
+        <v>521</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B189" s="4" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D189" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="4">
-        <v>100207</v>
+        <v>46</v>
       </c>
       <c r="B190" s="4" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="4">
-        <v>100279</v>
+        <v>100207</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>526</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>527</v>
       </c>
       <c r="D191" s="4" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="4">
-        <v>47</v>
+        <v>100279</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>529</v>
       </c>
       <c r="C192" s="4" t="s">
         <v>530</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>21</v>
+        <v>531</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="4">
-        <v>100357</v>
+        <v>47</v>
       </c>
       <c r="B193" s="4" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>533</v>
+        <v>21</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="4">
-        <v>100135</v>
+        <v>100357</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>534</v>
       </c>
       <c r="C194" s="4" t="s">
         <v>535</v>
       </c>
       <c r="D194" s="4" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="4">
-        <v>100231</v>
+        <v>100135</v>
       </c>
       <c r="B195" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C195" s="4" t="s">
         <v>538</v>
       </c>
       <c r="D195" s="4" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="4">
-        <v>48</v>
+        <v>100231</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>540</v>
       </c>
       <c r="C196" s="4" t="s">
         <v>541</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>21</v>
+        <v>542</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4">
-        <v>100126</v>
+        <v>48</v>
       </c>
       <c r="B197" s="4" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>544</v>
+        <v>21</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="4">
-        <v>100362</v>
+        <v>100126</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>545</v>
       </c>
       <c r="C198" s="4" t="s">
         <v>546</v>
       </c>
       <c r="D198" s="4" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="4">
-        <v>100093</v>
+        <v>100362</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>548</v>
       </c>
       <c r="C199" s="4" t="s">
         <v>549</v>
       </c>
       <c r="D199" s="4" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4">
-        <v>100354</v>
+        <v>100093</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>551</v>
       </c>
       <c r="C200" s="4" t="s">
         <v>552</v>
       </c>
       <c r="D200" s="4" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="4">
-        <v>100285</v>
+        <v>100354</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>554</v>
       </c>
       <c r="C201" s="4" t="s">
         <v>555</v>
       </c>
       <c r="D201" s="4" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="4">
-        <v>100311</v>
+        <v>100285</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>557</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>558</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>375</v>
+        <v>559</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="4">
-        <v>100109</v>
+        <v>100311</v>
       </c>
       <c r="B203" s="4" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C203" s="4" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D203" s="4" t="s">
-        <v>561</v>
+        <v>378</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="4">
-        <v>100090</v>
+        <v>100109</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>562</v>
       </c>
       <c r="C204" s="4" t="s">
         <v>563</v>
       </c>
       <c r="D204" s="4" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4">
-        <v>100240</v>
+        <v>100090</v>
       </c>
       <c r="B205" s="4" t="s">
         <v>565</v>
       </c>
       <c r="C205" s="4" t="s">
         <v>566</v>
       </c>
       <c r="D205" s="4" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="4">
-        <v>100150</v>
+        <v>100240</v>
       </c>
       <c r="B206" s="4" t="s">
         <v>568</v>
       </c>
       <c r="C206" s="4" t="s">
         <v>569</v>
       </c>
       <c r="D206" s="4" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="4">
-        <v>100291</v>
+        <v>100150</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>571</v>
       </c>
       <c r="C207" s="4" t="s">
         <v>572</v>
       </c>
       <c r="D207" s="4" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="4">
-        <v>100044</v>
+        <v>100291</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>574</v>
       </c>
       <c r="C208" s="4" t="s">
         <v>575</v>
       </c>
       <c r="D208" s="4" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4">
-        <v>100133</v>
+        <v>100044</v>
       </c>
       <c r="B209" s="4" t="s">
         <v>577</v>
       </c>
       <c r="C209" s="4" t="s">
         <v>578</v>
       </c>
       <c r="D209" s="4" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="4">
-        <v>100358</v>
+        <v>100133</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>580</v>
       </c>
       <c r="C210" s="4" t="s">
         <v>581</v>
       </c>
       <c r="D210" s="4" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="4">
-        <v>100297</v>
+        <v>100358</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>583</v>
       </c>
       <c r="C211" s="4" t="s">
         <v>584</v>
       </c>
       <c r="D211" s="4" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="4">
-        <v>100108</v>
+        <v>100297</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>586</v>
       </c>
       <c r="C212" s="4" t="s">
         <v>587</v>
       </c>
       <c r="D212" s="4" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="4">
-        <v>100286</v>
+        <v>100108</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>589</v>
       </c>
       <c r="C213" s="4" t="s">
         <v>590</v>
       </c>
       <c r="D213" s="4" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="4">
-        <v>100322</v>
+        <v>100286</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>592</v>
       </c>
       <c r="C214" s="4" t="s">
         <v>593</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>85</v>
+        <v>594</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="4">
-        <v>100312</v>
+        <v>100322</v>
       </c>
       <c r="B215" s="4" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D215" s="4" t="s">
-        <v>375</v>
+        <v>85</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="4">
-        <v>100324</v>
+        <v>100312</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D216" s="4" t="s">
-        <v>598</v>
+        <v>378</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="4">
-        <v>100211</v>
+        <v>100324</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>599</v>
       </c>
       <c r="C217" s="4" t="s">
         <v>600</v>
       </c>
       <c r="D217" s="4" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="4">
-        <v>100198</v>
+        <v>100211</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>602</v>
       </c>
       <c r="C218" s="4" t="s">
         <v>603</v>
       </c>
       <c r="D218" s="4" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="4">
-        <v>100360</v>
+        <v>100198</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>605</v>
       </c>
       <c r="C219" s="4" t="s">
         <v>606</v>
       </c>
       <c r="D219" s="4" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="4">
-        <v>100280</v>
+        <v>100360</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>608</v>
       </c>
       <c r="C220" s="4" t="s">
         <v>609</v>
       </c>
       <c r="D220" s="4" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="4">
-        <v>100015</v>
+        <v>100280</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>611</v>
       </c>
       <c r="C221" s="4" t="s">
         <v>612</v>
       </c>
       <c r="D221" s="4" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="4">
-        <v>100016</v>
+        <v>100015</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>614</v>
       </c>
       <c r="C222" s="4" t="s">
         <v>615</v>
       </c>
       <c r="D222" s="4" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="4">
-        <v>100017</v>
+        <v>100016</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>617</v>
       </c>
       <c r="C223" s="4" t="s">
         <v>618</v>
       </c>
       <c r="D223" s="4" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="4">
-        <v>100127</v>
+        <v>100017</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>620</v>
       </c>
       <c r="C224" s="4" t="s">
         <v>621</v>
       </c>
       <c r="D224" s="4" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="4">
-        <v>100082</v>
+        <v>100127</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>623</v>
       </c>
       <c r="C225" s="4" t="s">
         <v>624</v>
       </c>
       <c r="D225" s="4" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="4">
-        <v>100091</v>
+        <v>100082</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>626</v>
       </c>
       <c r="C226" s="4" t="s">
         <v>627</v>
       </c>
       <c r="D226" s="4" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="4">
-        <v>100274</v>
+        <v>100091</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>629</v>
       </c>
       <c r="C227" s="4" t="s">
         <v>630</v>
       </c>
       <c r="D227" s="4" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="4">
-        <v>100328</v>
+        <v>100274</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C228" s="4" t="s">
         <v>633</v>
       </c>
       <c r="D228" s="4" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="4">
-        <v>49</v>
+        <v>100328</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>635</v>
       </c>
       <c r="C229" s="4" t="s">
         <v>636</v>
       </c>
       <c r="D229" s="4" t="s">
-        <v>21</v>
+        <v>637</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="4">
-        <v>100018</v>
+        <v>49</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D230" s="4" t="s">
-        <v>639</v>
+        <v>21</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="4">
-        <v>100107</v>
+        <v>100018</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>640</v>
       </c>
       <c r="C231" s="4" t="s">
         <v>641</v>
       </c>
       <c r="D231" s="4" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="4">
-        <v>100313</v>
+        <v>100107</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>643</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>644</v>
       </c>
       <c r="D232" s="4" t="s">
-        <v>375</v>
+        <v>645</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="4">
-        <v>100218</v>
+        <v>100313</v>
       </c>
       <c r="B233" s="4" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C233" s="4" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D233" s="4" t="s">
-        <v>647</v>
+        <v>378</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="4">
-        <v>50</v>
+        <v>100218</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>648</v>
       </c>
       <c r="C234" s="4" t="s">
         <v>649</v>
       </c>
       <c r="D234" s="4" t="s">
-        <v>21</v>
+        <v>650</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="4">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C235" s="4" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D235" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="4">
-        <v>100215</v>
+        <v>51</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C236" s="4" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D236" s="4" t="s">
-        <v>654</v>
+        <v>21</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="4">
-        <v>100184</v>
+        <v>100215</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>655</v>
       </c>
       <c r="C237" s="4" t="s">
         <v>656</v>
       </c>
       <c r="D237" s="4" t="s">
-        <v>311</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="4">
-        <v>100233</v>
+        <v>100184</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C238" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D238" s="4" t="s">
-        <v>659</v>
+        <v>314</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="4">
-        <v>52</v>
+        <v>100233</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>660</v>
       </c>
       <c r="C239" s="4" t="s">
         <v>661</v>
       </c>
       <c r="D239" s="4" t="s">
-        <v>21</v>
+        <v>662</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="4">
-        <v>100045</v>
+        <v>52</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C240" s="4" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D240" s="4" t="s">
-        <v>664</v>
+        <v>21</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="4">
-        <v>100209</v>
+        <v>100045</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>665</v>
       </c>
       <c r="C241" s="4" t="s">
         <v>666</v>
       </c>
       <c r="D241" s="4" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="4">
-        <v>100185</v>
+        <v>100209</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>668</v>
       </c>
       <c r="C242" s="4" t="s">
         <v>669</v>
       </c>
       <c r="D242" s="4" t="s">
-        <v>311</v>
+        <v>670</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="4">
-        <v>100316</v>
+        <v>100185</v>
       </c>
       <c r="B243" s="4" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C243" s="4" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>672</v>
+        <v>314</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="4">
-        <v>100317</v>
+        <v>100316</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>673</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>674</v>
       </c>
       <c r="D244" s="4" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="4">
-        <v>100128</v>
+        <v>100317</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>676</v>
       </c>
       <c r="C245" s="4" t="s">
         <v>677</v>
       </c>
       <c r="D245" s="4" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4">
-        <v>100186</v>
+        <v>100128</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>679</v>
       </c>
       <c r="C246" s="4" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D246" s="4" t="s">
-        <v>311</v>
+        <v>681</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="4">
-        <v>100019</v>
+        <v>100186</v>
       </c>
       <c r="B247" s="4" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C247" s="4" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D247" s="4" t="s">
-        <v>682</v>
+        <v>314</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="4">
-        <v>100283</v>
+        <v>100019</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>683</v>
       </c>
       <c r="C248" s="4" t="s">
         <v>684</v>
       </c>
       <c r="D248" s="4" t="s">
-        <v>56</v>
+        <v>685</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="4">
-        <v>100120</v>
+        <v>100283</v>
       </c>
       <c r="B249" s="4" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C249" s="4" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D249" s="4" t="s">
-        <v>687</v>
+        <v>56</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="4">
-        <v>56</v>
+        <v>100120</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>688</v>
       </c>
       <c r="C250" s="4" t="s">
         <v>689</v>
       </c>
       <c r="D250" s="4" t="s">
-        <v>21</v>
+        <v>690</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="4">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C251" s="4" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D251" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="4">
-        <v>100307</v>
+        <v>53</v>
       </c>
       <c r="B252" s="4" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C252" s="4" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D252" s="4" t="s">
-        <v>375</v>
+        <v>21</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="4">
-        <v>100129</v>
+        <v>100307</v>
       </c>
       <c r="B253" s="4" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C253" s="4" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D253" s="4" t="s">
-        <v>696</v>
+        <v>378</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="4">
-        <v>24</v>
+        <v>100129</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>697</v>
       </c>
       <c r="C254" s="4" t="s">
         <v>698</v>
       </c>
       <c r="D254" s="4" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="4">
-        <v>100352</v>
+        <v>24</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>700</v>
       </c>
       <c r="C255" s="4" t="s">
         <v>701</v>
       </c>
       <c r="D255" s="4" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="4">
-        <v>11</v>
+        <v>100352</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>703</v>
       </c>
       <c r="C256" s="4" t="s">
         <v>704</v>
       </c>
       <c r="D256" s="4" t="s">
-        <v>53</v>
+        <v>705</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="4">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B257" s="4" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C257" s="4" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D257" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="4">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B258" s="4" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C258" s="4" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D258" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="4">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="B259" s="4" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C259" s="4" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D259" s="4" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="4">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B260" s="4" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C260" s="4" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D260" s="4" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B261" s="4" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C261" s="4" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D261" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="4">
-        <v>100246</v>
+        <v>15</v>
       </c>
       <c r="B262" s="4" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C262" s="4" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D262" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="4">
-        <v>100300</v>
+        <v>100246</v>
       </c>
       <c r="B263" s="4" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C263" s="4" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D263" s="4" t="s">
-        <v>719</v>
+        <v>59</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="4">
-        <v>100301</v>
+        <v>100300</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>720</v>
       </c>
       <c r="C264" s="4" t="s">
         <v>721</v>
       </c>
       <c r="D264" s="4" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="4">
-        <v>100247</v>
+        <v>100301</v>
       </c>
       <c r="B265" s="4" t="s">
+        <v>723</v>
+      </c>
+      <c r="C265" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="D265" s="4" t="s">
         <v>722</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="4">
-        <v>100248</v>
+        <v>100247</v>
       </c>
       <c r="B266" s="4" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C266" s="4" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="4">
-        <v>100249</v>
+        <v>100248</v>
       </c>
       <c r="B267" s="4" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C267" s="4" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="4">
-        <v>100336</v>
+        <v>100249</v>
       </c>
       <c r="B268" s="4" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C268" s="4" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D268" s="4" t="s">
-        <v>440</v>
+        <v>59</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="4">
-        <v>100334</v>
+        <v>100336</v>
       </c>
       <c r="B269" s="4" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C269" s="4" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>467</v>
+        <v>443</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="4">
-        <v>100250</v>
+        <v>100334</v>
       </c>
       <c r="B270" s="4" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C270" s="4" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D270" s="4" t="s">
-        <v>59</v>
+        <v>470</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4">
-        <v>16</v>
+        <v>100250</v>
       </c>
       <c r="B271" s="4" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C271" s="4" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D271" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="4">
-        <v>100057</v>
+        <v>16</v>
       </c>
       <c r="B272" s="4" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C272" s="4" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D272" s="4" t="s">
-        <v>738</v>
+        <v>53</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="4">
-        <v>100363</v>
+        <v>100057</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>739</v>
       </c>
       <c r="C273" s="4" t="s">
         <v>740</v>
       </c>
       <c r="D273" s="4" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="4">
-        <v>100235</v>
+        <v>100363</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>742</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>743</v>
       </c>
       <c r="D274" s="4" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="4">
-        <v>100294</v>
+        <v>100235</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>745</v>
       </c>
       <c r="C275" s="4" t="s">
         <v>746</v>
       </c>
       <c r="D275" s="4" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="4">
-        <v>100376</v>
+        <v>100294</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>748</v>
       </c>
       <c r="C276" s="4" t="s">
         <v>749</v>
       </c>
       <c r="D276" s="4" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="4">
-        <v>100077</v>
+        <v>100376</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>751</v>
       </c>
       <c r="C277" s="4" t="s">
         <v>752</v>
       </c>
       <c r="D277" s="4" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="4">
-        <v>100020</v>
+        <v>100077</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>754</v>
       </c>
       <c r="C278" s="4" t="s">
         <v>755</v>
       </c>
       <c r="D278" s="4" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="4">
-        <v>100302</v>
+        <v>100020</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>757</v>
       </c>
       <c r="C279" s="4" t="s">
         <v>758</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="4">
-        <v>100190</v>
+        <v>100302</v>
       </c>
       <c r="B280" s="4" t="s">
         <v>760</v>
       </c>
       <c r="C280" s="4" t="s">
         <v>761</v>
       </c>
       <c r="D280" s="4" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="4">
-        <v>100305</v>
+        <v>100190</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>763</v>
       </c>
       <c r="C281" s="4" t="s">
         <v>764</v>
       </c>
       <c r="D281" s="4" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="4">
-        <v>100289</v>
+        <v>100305</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>766</v>
       </c>
       <c r="C282" s="4" t="s">
         <v>767</v>
       </c>
       <c r="D282" s="4" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="4">
-        <v>100293</v>
+        <v>100289</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>769</v>
       </c>
       <c r="C283" s="4" t="s">
         <v>770</v>
       </c>
       <c r="D283" s="4" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="4">
-        <v>54</v>
+        <v>100293</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>772</v>
       </c>
       <c r="C284" s="4" t="s">
         <v>773</v>
       </c>
       <c r="D284" s="4" t="s">
-        <v>21</v>
+        <v>774</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="4">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B285" s="4" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C285" s="4" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D285" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="4">
-        <v>100189</v>
+        <v>55</v>
       </c>
       <c r="B286" s="4" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C286" s="4" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D286" s="4" t="s">
-        <v>778</v>
+        <v>21</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="4">
-        <v>100131</v>
+        <v>100189</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>779</v>
       </c>
       <c r="C287" s="4" t="s">
         <v>780</v>
       </c>
       <c r="D287" s="4" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="4">
-        <v>100022</v>
+        <v>100131</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>782</v>
       </c>
       <c r="C288" s="4" t="s">
         <v>783</v>
       </c>
       <c r="D288" s="4" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="4">
-        <v>100369</v>
+        <v>100022</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>785</v>
       </c>
       <c r="C289" s="4" t="s">
         <v>786</v>
       </c>
       <c r="D289" s="4" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="4">
-        <v>100156</v>
+        <v>100369</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>788</v>
       </c>
       <c r="C290" s="4" t="s">
         <v>789</v>
       </c>
       <c r="D290" s="4" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="4">
-        <v>100084</v>
+        <v>100156</v>
       </c>
       <c r="B291" s="4" t="s">
         <v>791</v>
       </c>
       <c r="C291" s="4" t="s">
         <v>792</v>
       </c>
       <c r="D291" s="4" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="4">
-        <v>100356</v>
+        <v>100084</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>794</v>
       </c>
       <c r="C292" s="4" t="s">
         <v>795</v>
       </c>
       <c r="D292" s="4" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="4">
-        <v>100130</v>
+        <v>100356</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>797</v>
       </c>
       <c r="C293" s="4" t="s">
         <v>798</v>
       </c>
       <c r="D293" s="4" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="4">
-        <v>100068</v>
+        <v>100130</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>800</v>
       </c>
       <c r="C294" s="4" t="s">
         <v>801</v>
       </c>
       <c r="D294" s="4" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="4">
-        <v>100064</v>
+        <v>100068</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>803</v>
       </c>
       <c r="C295" s="4" t="s">
         <v>804</v>
       </c>
       <c r="D295" s="4" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="4">
-        <v>100151</v>
+        <v>100064</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>806</v>
       </c>
       <c r="C296" s="4" t="s">
         <v>807</v>
       </c>
       <c r="D296" s="4" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="4">
-        <v>23492</v>
+        <v>100151</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>809</v>
       </c>
       <c r="C297" s="4" t="s">
         <v>810</v>
       </c>
       <c r="D297" s="4" t="s">
-        <v>242</v>
+        <v>811</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="4">
+        <v>23492</v>
+      </c>
+      <c r="B298" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="C298" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="D298" s="4" t="s">
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Analytical Method Context</vt:lpstr>