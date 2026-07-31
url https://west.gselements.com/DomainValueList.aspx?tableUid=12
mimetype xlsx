--- v1 (2026-05-25)
+++ v2 (2026-07-31)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Analytical Method Context" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="814">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="910" uniqueCount="823">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>21AKBCH</t>
   </si>
   <si>
     <t>Alaska Department of Environmental Conservation (BEACH)</t>
   </si>
   <si>
     <t>9/28/2009 4:25:31 PM</t>
   </si>
   <si>
     <t>21COL001_WQX</t>
   </si>
   <si>
@@ -493,54 +493,54 @@
   <si>
     <t>6/13/2014 4:09:10 PM</t>
   </si>
   <si>
     <t>BTWTRFRM</t>
   </si>
   <si>
     <t>Big Thompson Watershed Forum (CO)</t>
   </si>
   <si>
     <t>8/3/2009 9:47:42 AM</t>
   </si>
   <si>
     <t>BVR</t>
   </si>
   <si>
     <t>Buena Vista Rancheria of Me-Wuk Indians of California (Tribal)</t>
   </si>
   <si>
     <t>9/8/2021 1:38:18 PM</t>
   </si>
   <si>
     <t>CAHFS</t>
   </si>
   <si>
-    <t xml:space="preserve">California Animal Health and Food Safety Lab , contact info:  Linda S. Aston, PhD   (530) 754-5610   laston@ucdavis.edu </t>
-[...2 lines deleted...]
-    <t>7/7/2021 1:45:10 AM</t>
+    <t xml:space="preserve">California Animal Health and Food Safety Lab, contact info: Linda S. Aston, PhD  Phone: (530) 754-5610 email: laston@ucd</t>
+  </si>
+  <si>
+    <t>6/18/2026 1:41:54 AM</t>
   </si>
   <si>
     <t>CBP_WQX</t>
   </si>
   <si>
     <t>Chesapeake Bay Program (CBP)</t>
   </si>
   <si>
     <t>11/21/2018 6:09:12 PM</t>
   </si>
   <si>
     <t>CCE</t>
   </si>
   <si>
     <t xml:space="preserve">California Current Ecosystem </t>
   </si>
   <si>
     <t>12/20/2012 3:57:36 PM</t>
   </si>
   <si>
     <t>CCWC</t>
   </si>
   <si>
     <t>Coal Creek Watershed Coalition (Colorado)</t>
   </si>
@@ -757,50 +757,56 @@
   <si>
     <t>Carestream Health, Inc.</t>
   </si>
   <si>
     <t>6/13/2014 4:03:48 PM</t>
   </si>
   <si>
     <t>CSIRO</t>
   </si>
   <si>
     <t xml:space="preserve">CSIRO Australia Phone: +61 3 9545 2176  Fax: +61 3 9545 2175 URL: http://www.csiro.au/  Email - Enquiries@csiro.au</t>
   </si>
   <si>
     <t>12/5/2014 10:16:35 AM</t>
   </si>
   <si>
     <t>CSKTRIBE</t>
   </si>
   <si>
     <t>Confederated Salish and Kootenai Tribes</t>
   </si>
   <si>
     <t>8/2/2016 5:22:51 PM</t>
   </si>
   <si>
+    <t>CSSS</t>
+  </si>
+  <si>
+    <t>Canadian Society of Soil Science</t>
+  </si>
+  <si>
     <t>CSU_SEFE</t>
   </si>
   <si>
     <t>Colorado State University Selenium and Iron Studies</t>
   </si>
   <si>
     <t>8/3/2009 9:51:16 AM</t>
   </si>
   <si>
     <t>CTEPO_WQX</t>
   </si>
   <si>
     <t>Cahuilla Band of Indians - Cahuilla Tribal Environmental Office</t>
   </si>
   <si>
     <t>1/9/2018 9:23:47 AM</t>
   </si>
   <si>
     <t>CUSP</t>
   </si>
   <si>
     <t>Wendie Warner</t>
   </si>
   <si>
     <t>4/15/2019 4:11:54 PM</t>
@@ -1066,50 +1072,56 @@
   <si>
     <t>GLENDALE_WQX</t>
   </si>
   <si>
     <t>City of Glendale</t>
   </si>
   <si>
     <t>1/17/2013 12:40:19 PM</t>
   </si>
   <si>
     <t>HACH</t>
   </si>
   <si>
     <t>Hach Chemical Company</t>
   </si>
   <si>
     <t>HANNA</t>
   </si>
   <si>
     <t>Hanna Instruments HANNAinst.com in Italy, make science testing equipment.</t>
   </si>
   <si>
     <t>7/5/2024 11:45:58 AM</t>
   </si>
   <si>
+    <t>HOBO</t>
+  </si>
+  <si>
+    <t>ONSETcomp.com For more than 40 years, our HOBO and InTemp brands' data loggers, remote monitoring tools, and software so</t>
+  </si>
+  <si>
     <t>HVTEPA_WQX</t>
   </si>
   <si>
     <t>Hoopa Valley Tribe</t>
   </si>
   <si>
     <t>1/2/2018 9:58:59 AM</t>
   </si>
   <si>
     <t>IDEQ_CDAOFFICE_WQX</t>
   </si>
   <si>
     <t>Idaho Department Of Environmental Quality</t>
   </si>
   <si>
     <t>6/27/2018 2:32:08 PM</t>
   </si>
   <si>
     <t>IDEQ_WQX</t>
   </si>
   <si>
     <t>Idaho Department Of Environmental Quality DEQ</t>
   </si>
   <si>
     <t>6/27/2018 2:33:09 PM</t>
@@ -1597,50 +1609,53 @@
   <si>
     <t>10/19/2009 2:52:50 PM</t>
   </si>
   <si>
     <t>OK ST U</t>
   </si>
   <si>
     <t>Oklahoma State University</t>
   </si>
   <si>
     <t>ORNL</t>
   </si>
   <si>
     <t>Oak Ridge National Laboratory</t>
   </si>
   <si>
     <t>OVIWC</t>
   </si>
   <si>
     <t>Owens Valley Indian Water Commission</t>
   </si>
   <si>
     <t>7/15/2015 4:21:25 PM</t>
   </si>
   <si>
+    <t>Oxyguard</t>
+  </si>
+  <si>
     <t>PACE LABS</t>
   </si>
   <si>
     <t>Pace Analytical Services, LLC</t>
   </si>
   <si>
     <t>6/24/2019 5:13:36 PM</t>
   </si>
   <si>
     <t>PALINTEST LTD</t>
   </si>
   <si>
     <t>Palintest Ltd</t>
   </si>
   <si>
     <t>PECHANGA_WQX</t>
   </si>
   <si>
     <t>Pechanga Band of Luiseno Mission Indians of the Pechanga Reservation, California (Tribal)</t>
   </si>
   <si>
     <t>11/10/2023 10:32:29 AM</t>
   </si>
   <si>
     <t>PICEANCE_LDR</t>
@@ -1888,50 +1903,56 @@
   <si>
     <t>Spirit Lake Tribal EPA Programs</t>
   </si>
   <si>
     <t>6/19/2009 9:29:11 AM</t>
   </si>
   <si>
     <t>SRSTEPA</t>
   </si>
   <si>
     <t>Standing Rock Sioux Tribe</t>
   </si>
   <si>
     <t>8/2/2016 5:28:34 PM</t>
   </si>
   <si>
     <t>SSD</t>
   </si>
   <si>
     <t>Security Sanitation District</t>
   </si>
   <si>
     <t>8/11/2014 7:42:10 AM</t>
   </si>
   <si>
+    <t>SSSA</t>
+  </si>
+  <si>
+    <t>Soil Science Society of America</t>
+  </si>
+  <si>
     <t>STANDLEY</t>
   </si>
   <si>
     <t>Standley Lake Watershed Group</t>
   </si>
   <si>
     <t>1/17/2013 1:28:44 PM</t>
   </si>
   <si>
     <t>STF</t>
   </si>
   <si>
     <t>Gunnison Basin &amp; Grand Valley Selenium Task Force (STF)</t>
   </si>
   <si>
     <t>1/17/2013 1:29:24 PM</t>
   </si>
   <si>
     <t>SUNENCO</t>
   </si>
   <si>
     <t>Suncor Energy (USA) Inc. (Colorado)</t>
   </si>
   <si>
     <t>2/19/2019 2:05:43 PM</t>
@@ -2126,50 +2147,56 @@
     <t>UMCRWWTF</t>
   </si>
   <si>
     <t>DONALA WATER AND SANITATION DISTRICT (formerly, Upper Monument Creek Regional Wastewater Treatment Facility) (UMCRWWTF)</t>
   </si>
   <si>
     <t>2/16/2025 11:38:28 AM</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
     <t>United States Department of Agriculture</t>
   </si>
   <si>
     <t>3/25/2011 10:00:09 AM</t>
   </si>
   <si>
     <t>USDA/ARS</t>
   </si>
   <si>
     <t>ARS Methods Catalog - USDA Agricultural Research Service / U.S. DEPARTMENT OF AGRICULTURE</t>
   </si>
   <si>
     <t>6/13/2023 5:02:52 PM</t>
+  </si>
+  <si>
+    <t>USDA/SSIR</t>
+  </si>
+  <si>
+    <t>US Department of Agriculture - Soil Survey Investigations Report</t>
   </si>
   <si>
     <t>USDOC/NOAA</t>
   </si>
   <si>
     <t>USDOC, National Oceanographic and Atmospheric Adm.</t>
   </si>
   <si>
     <t>USDOE/ASD</t>
   </si>
   <si>
     <t>US Department of Energy, Analytical Services Div.</t>
   </si>
   <si>
     <t>USDOE/EML</t>
   </si>
   <si>
     <t>US-DOE, Environmental Measurements Lab, New York City, NY</t>
   </si>
   <si>
     <t>USDOE/RESL</t>
   </si>
   <si>
     <t>U.S. Department of Energy Radiological and Environmental Services Laboratory</t>
   </si>
@@ -2906,51 +2933,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D298"/>
+  <dimension ref="A1:D303"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="40.84375" customWidth="1"/>
     <col min="3" max="3" width="124.79296875" customWidth="1"/>
     <col min="4" max="4" width="22.3828125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
@@ -4154,2985 +4181,3055 @@
         <v>243</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>244</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4">
         <v>100006</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>246</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>247</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4">
-        <v>100033</v>
+        <v>100381</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>250</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>251</v>
+        <v>162</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4">
-        <v>100245</v>
+        <v>100033</v>
       </c>
       <c r="B90" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="C90" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="C90" s="4" t="s">
+      <c r="D90" s="4" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4">
-        <v>100188</v>
+        <v>100245</v>
       </c>
       <c r="B91" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C91" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="C91" s="4" t="s">
+      <c r="D91" s="4" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4">
-        <v>100034</v>
+        <v>100188</v>
       </c>
       <c r="B92" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="C92" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="C92" s="4" t="s">
+      <c r="D92" s="4" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4">
-        <v>100290</v>
+        <v>100034</v>
       </c>
       <c r="B93" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C93" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="C93" s="4" t="s">
+      <c r="D93" s="4" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4">
-        <v>100035</v>
+        <v>100290</v>
       </c>
       <c r="B94" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="C94" s="4" t="s">
         <v>264</v>
       </c>
-      <c r="C94" s="4" t="s">
+      <c r="D94" s="4" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4">
-        <v>100036</v>
+        <v>100035</v>
       </c>
       <c r="B95" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C95" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="C95" s="4" t="s">
+      <c r="D95" s="4" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4">
-        <v>100365</v>
+        <v>100036</v>
       </c>
       <c r="B96" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="C96" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="C96" s="4" t="s">
+      <c r="D96" s="4" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4">
-        <v>100367</v>
+        <v>100365</v>
       </c>
       <c r="B97" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C97" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="C97" s="4" t="s">
+      <c r="D97" s="4" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4">
-        <v>100366</v>
+        <v>100367</v>
       </c>
       <c r="B98" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="C98" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="C98" s="4" t="s">
+      <c r="D98" s="4" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4">
-        <v>100368</v>
+        <v>100366</v>
       </c>
       <c r="B99" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C99" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="C99" s="4" t="s">
+      <c r="D99" s="4" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4">
-        <v>100320</v>
+        <v>100368</v>
       </c>
       <c r="B100" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C100" s="4" t="s">
         <v>282</v>
       </c>
-      <c r="C100" s="4" t="s">
+      <c r="D100" s="4" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4">
-        <v>100208</v>
+        <v>100320</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>284</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>285</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>286</v>
+        <v>85</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4">
-        <v>100098</v>
+        <v>100208</v>
       </c>
       <c r="B102" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C102" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="C102" s="4" t="s">
+      <c r="D102" s="4" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4">
-        <v>100347</v>
+        <v>100098</v>
       </c>
       <c r="B103" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C103" s="4" t="s">
         <v>290</v>
       </c>
-      <c r="C103" s="4" t="s">
+      <c r="D103" s="4" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4">
-        <v>100321</v>
+        <v>100347</v>
       </c>
       <c r="B104" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C104" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="C104" s="4" t="s">
+      <c r="D104" s="4" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4">
-        <v>100348</v>
+        <v>100321</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>295</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>296</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>297</v>
+        <v>85</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4">
-        <v>4</v>
+        <v>100348</v>
       </c>
       <c r="B106" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="C106" s="4" t="s">
         <v>298</v>
       </c>
-      <c r="C106" s="4" t="s">
+      <c r="D106" s="4" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4">
-        <v>100194</v>
+        <v>4</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>300</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>301</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>245</v>
+        <v>53</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="4">
-        <v>34</v>
+        <v>100194</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>302</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>303</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>304</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>305</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>21</v>
+        <v>245</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4">
-        <v>100092</v>
+        <v>35</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>306</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>307</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>308</v>
+        <v>21</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4">
-        <v>100271</v>
+        <v>100092</v>
       </c>
       <c r="B111" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="C111" s="4" t="s">
         <v>309</v>
       </c>
-      <c r="C111" s="4" t="s">
+      <c r="D111" s="4" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4">
-        <v>5</v>
+        <v>100271</v>
       </c>
       <c r="B112" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C112" s="4" t="s">
         <v>312</v>
       </c>
-      <c r="C112" s="4" t="s">
+      <c r="D112" s="4" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4">
-        <v>100007</v>
+        <v>5</v>
       </c>
       <c r="B113" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="C113" s="4" t="s">
         <v>315</v>
       </c>
-      <c r="C113" s="4" t="s">
+      <c r="D113" s="4" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4">
-        <v>100132</v>
+        <v>100007</v>
       </c>
       <c r="B114" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="C114" s="4" t="s">
         <v>318</v>
       </c>
-      <c r="C114" s="4" t="s">
+      <c r="D114" s="4" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4">
-        <v>100008</v>
+        <v>100132</v>
       </c>
       <c r="B115" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C115" s="4" t="s">
         <v>321</v>
       </c>
-      <c r="C115" s="4" t="s">
+      <c r="D115" s="4" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4">
-        <v>100370</v>
+        <v>100008</v>
       </c>
       <c r="B116" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="C116" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="C116" s="4" t="s">
+      <c r="D116" s="4" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4">
-        <v>100124</v>
+        <v>100370</v>
       </c>
       <c r="B117" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C117" s="4" t="s">
         <v>327</v>
       </c>
-      <c r="C117" s="4" t="s">
+      <c r="D117" s="4" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4">
-        <v>100306</v>
+        <v>100124</v>
       </c>
       <c r="B118" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="C118" s="4" t="s">
         <v>330</v>
       </c>
-      <c r="C118" s="4" t="s">
+      <c r="D118" s="4" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4">
-        <v>100009</v>
+        <v>100306</v>
       </c>
       <c r="B119" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="C119" s="4" t="s">
         <v>333</v>
       </c>
-      <c r="C119" s="4" t="s">
+      <c r="D119" s="4" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4">
-        <v>100373</v>
+        <v>100009</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>336</v>
       </c>
       <c r="D120" s="4" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4">
-        <v>100037</v>
+        <v>100373</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>338</v>
       </c>
       <c r="C121" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="D121" s="4" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4">
-        <v>100053</v>
+        <v>100037</v>
       </c>
       <c r="B122" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="C122" s="4" t="s">
         <v>341</v>
       </c>
-      <c r="C122" s="4" t="s">
+      <c r="D122" s="4" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4">
-        <v>100038</v>
+        <v>100053</v>
       </c>
       <c r="B123" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="C123" s="4" t="s">
         <v>344</v>
       </c>
-      <c r="C123" s="4" t="s">
+      <c r="D123" s="4" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4">
-        <v>6</v>
+        <v>100038</v>
       </c>
       <c r="B124" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="C124" s="4" t="s">
         <v>347</v>
       </c>
-      <c r="C124" s="4" t="s">
+      <c r="D124" s="4" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4">
-        <v>100364</v>
+        <v>6</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>349</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>350</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>351</v>
+        <v>53</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4">
-        <v>100244</v>
+        <v>100364</v>
       </c>
       <c r="B126" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="C126" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="C126" s="4" t="s">
+      <c r="D126" s="4" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4">
-        <v>100181</v>
+        <v>100382</v>
       </c>
       <c r="B127" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C127" s="4" t="s">
         <v>355</v>
       </c>
-      <c r="C127" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D127" s="4" t="s">
-        <v>357</v>
+        <v>162</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4">
-        <v>100267</v>
+        <v>100244</v>
       </c>
       <c r="B128" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="D128" s="4" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4">
-        <v>17</v>
+        <v>100181</v>
       </c>
       <c r="B129" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="D129" s="4" t="s">
         <v>361</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4">
-        <v>7</v>
+        <v>100267</v>
       </c>
       <c r="B130" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C130" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="C130" s="4" t="s">
+      <c r="D130" s="4" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4">
-        <v>100161</v>
+        <v>17</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>366</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>367</v>
+        <v>77</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4">
-        <v>100353</v>
+        <v>7</v>
       </c>
       <c r="B132" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="C132" s="4" t="s">
         <v>368</v>
       </c>
-      <c r="C132" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132" s="4" t="s">
-        <v>370</v>
+        <v>53</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4">
-        <v>100359</v>
+        <v>100161</v>
       </c>
       <c r="B133" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="D133" s="4" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4">
-        <v>8</v>
+        <v>100353</v>
       </c>
       <c r="B134" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D134" s="4" t="s">
         <v>374</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4">
-        <v>100308</v>
+        <v>100359</v>
       </c>
       <c r="B135" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="C135" s="4" t="s">
         <v>376</v>
       </c>
-      <c r="C135" s="4" t="s">
+      <c r="D135" s="4" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4">
-        <v>100261</v>
+        <v>8</v>
       </c>
       <c r="B136" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="C136" s="4" t="s">
         <v>379</v>
       </c>
-      <c r="C136" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136" s="4" t="s">
-        <v>381</v>
+        <v>53</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4">
-        <v>100272</v>
+        <v>100308</v>
       </c>
       <c r="B137" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="D137" s="4" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4">
-        <v>100349</v>
+        <v>100261</v>
       </c>
       <c r="B138" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="D138" s="4" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4">
-        <v>100309</v>
+        <v>100272</v>
       </c>
       <c r="B139" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="D139" s="4" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="4">
-        <v>27</v>
+        <v>100349</v>
       </c>
       <c r="B140" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="C140" s="4" t="s">
         <v>390</v>
       </c>
-      <c r="C140" s="4" t="s">
+      <c r="D140" s="4" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4">
-        <v>100217</v>
+        <v>100309</v>
       </c>
       <c r="B141" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="C141" s="4" t="s">
         <v>393</v>
       </c>
-      <c r="C141" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D141" s="4" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="4">
-        <v>100191</v>
+        <v>27</v>
       </c>
       <c r="B142" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="D142" s="4" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4">
-        <v>23</v>
+        <v>100217</v>
       </c>
       <c r="B143" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="C143" s="4" t="s">
         <v>398</v>
       </c>
-      <c r="C143" s="4" t="s">
+      <c r="D143" s="4" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4">
-        <v>57</v>
+        <v>100191</v>
       </c>
       <c r="B144" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="D144" s="4" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4">
-        <v>100039</v>
+        <v>23</v>
       </c>
       <c r="B145" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C145" s="4" t="s">
         <v>403</v>
       </c>
-      <c r="C145" s="4" t="s">
+      <c r="D145" s="4" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="4">
-        <v>100119</v>
+        <v>57</v>
       </c>
       <c r="B146" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="C146" s="4" t="s">
         <v>406</v>
       </c>
-      <c r="C146" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D146" s="4" t="s">
-        <v>408</v>
+        <v>21</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4">
-        <v>100125</v>
+        <v>100039</v>
       </c>
       <c r="B147" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="D147" s="4" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4">
-        <v>100078</v>
+        <v>100119</v>
       </c>
       <c r="B148" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="D148" s="4" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4">
-        <v>100040</v>
+        <v>100125</v>
       </c>
       <c r="B149" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="D149" s="4" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4">
-        <v>100268</v>
+        <v>100078</v>
       </c>
       <c r="B150" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="D150" s="4" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4">
-        <v>100224</v>
+        <v>100040</v>
       </c>
       <c r="B151" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="D151" s="4" t="s">
         <v>421</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="4">
-        <v>100083</v>
+        <v>100268</v>
       </c>
       <c r="B152" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="D152" s="4" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="4">
-        <v>100310</v>
+        <v>100224</v>
       </c>
       <c r="B153" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="D153" s="4" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="4">
-        <v>100010</v>
+        <v>100083</v>
       </c>
       <c r="B154" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="C154" s="4" t="s">
         <v>429</v>
       </c>
-      <c r="C154" s="4" t="s">
+      <c r="D154" s="4" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="4">
-        <v>100295</v>
+        <v>100310</v>
       </c>
       <c r="B155" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="C155" s="4" t="s">
         <v>432</v>
       </c>
-      <c r="C155" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D155" s="4" t="s">
-        <v>434</v>
+        <v>382</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4">
-        <v>100355</v>
+        <v>100010</v>
       </c>
       <c r="B156" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="D156" s="4" t="s">
         <v>435</v>
-      </c>
-[...4 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4">
-        <v>100361</v>
+        <v>100295</v>
       </c>
       <c r="B157" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="D157" s="4" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4">
-        <v>100335</v>
+        <v>100355</v>
       </c>
       <c r="B158" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="D158" s="4" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="4">
-        <v>36</v>
+        <v>100361</v>
       </c>
       <c r="B159" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="D159" s="4" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4">
-        <v>100351</v>
+        <v>100335</v>
       </c>
       <c r="B160" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="C160" s="4" t="s">
         <v>446</v>
       </c>
-      <c r="C160" s="4" t="s">
+      <c r="D160" s="4" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4">
-        <v>100265</v>
+        <v>36</v>
       </c>
       <c r="B161" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="C161" s="4" t="s">
         <v>449</v>
       </c>
-      <c r="C161" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D161" s="4" t="s">
-        <v>451</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="4">
-        <v>100065</v>
+        <v>100351</v>
       </c>
       <c r="B162" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="D162" s="4" t="s">
         <v>452</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="4">
-        <v>100011</v>
+        <v>100265</v>
       </c>
       <c r="B163" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D163" s="4" t="s">
         <v>455</v>
-      </c>
-[...4 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="4">
-        <v>37</v>
+        <v>100065</v>
       </c>
       <c r="B164" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="D164" s="4" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="4">
-        <v>38</v>
+        <v>100011</v>
       </c>
       <c r="B165" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="C165" s="4" t="s">
         <v>460</v>
       </c>
-      <c r="C165" s="4" t="s">
+      <c r="D165" s="4" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="4">
-        <v>100223</v>
+        <v>37</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>462</v>
       </c>
       <c r="C166" s="4" t="s">
         <v>463</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>464</v>
+        <v>21</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4">
-        <v>100159</v>
+        <v>38</v>
       </c>
       <c r="B167" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="C167" s="4" t="s">
         <v>465</v>
       </c>
-      <c r="C167" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D167" s="4" t="s">
-        <v>467</v>
+        <v>21</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="4">
-        <v>100303</v>
+        <v>100223</v>
       </c>
       <c r="B168" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="D168" s="4" t="s">
         <v>468</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="4">
-        <v>39</v>
+        <v>100159</v>
       </c>
       <c r="B169" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="D169" s="4" t="s">
         <v>471</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="4">
-        <v>100225</v>
+        <v>100303</v>
       </c>
       <c r="B170" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="C170" s="4" t="s">
         <v>473</v>
       </c>
-      <c r="C170" s="4" t="s">
+      <c r="D170" s="4" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="4">
-        <v>100216</v>
+        <v>39</v>
       </c>
       <c r="B171" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="C171" s="4" t="s">
         <v>476</v>
       </c>
-      <c r="C171" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D171" s="4" t="s">
-        <v>478</v>
+        <v>21</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="4">
-        <v>40</v>
+        <v>100225</v>
       </c>
       <c r="B172" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="D172" s="4" t="s">
         <v>479</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="4">
-        <v>100041</v>
+        <v>100216</v>
       </c>
       <c r="B173" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="C173" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="C173" s="4" t="s">
+      <c r="D173" s="4" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="4">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="B174" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="C174" s="4" t="s">
         <v>484</v>
       </c>
-      <c r="C174" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D174" s="4" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="4">
-        <v>100206</v>
+        <v>100041</v>
       </c>
       <c r="B175" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="C175" s="4" t="s">
         <v>486</v>
       </c>
-      <c r="C175" s="4" t="s">
+      <c r="D175" s="4" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="4">
-        <v>100042</v>
+        <v>9</v>
       </c>
       <c r="B176" s="4" t="s">
         <v>488</v>
       </c>
       <c r="C176" s="4" t="s">
         <v>489</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>490</v>
+        <v>53</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="4">
-        <v>100043</v>
+        <v>100206</v>
       </c>
       <c r="B177" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="C177" s="4" t="s">
         <v>491</v>
       </c>
-      <c r="C177" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" s="4" t="s">
-        <v>493</v>
+        <v>197</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="4">
-        <v>100314</v>
+        <v>100042</v>
       </c>
       <c r="B178" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="D178" s="4" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="4">
-        <v>10</v>
+        <v>100043</v>
       </c>
       <c r="B179" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="D179" s="4" t="s">
         <v>497</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="4">
-        <v>41</v>
+        <v>100314</v>
       </c>
       <c r="B180" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="C180" s="4" t="s">
         <v>499</v>
       </c>
-      <c r="C180" s="4" t="s">
+      <c r="D180" s="4" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="4">
-        <v>100100</v>
+        <v>10</v>
       </c>
       <c r="B181" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C181" s="4" t="s">
         <v>502</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>503</v>
+        <v>53</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B182" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="C182" s="4" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="D182" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="4">
-        <v>100012</v>
+        <v>100100</v>
       </c>
       <c r="B183" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="C183" s="4" t="s">
         <v>506</v>
       </c>
-      <c r="C183" s="4" t="s">
+      <c r="D183" s="4" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="4">
-        <v>100013</v>
+        <v>42</v>
       </c>
       <c r="B184" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="C184" s="4" t="s">
         <v>509</v>
       </c>
-      <c r="C184" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D184" s="4" t="s">
-        <v>511</v>
+        <v>21</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4">
-        <v>43</v>
+        <v>100012</v>
       </c>
       <c r="B185" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="D185" s="4" t="s">
         <v>512</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="4">
-        <v>100228</v>
+        <v>100013</v>
       </c>
       <c r="B186" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="C186" s="4" t="s">
         <v>514</v>
       </c>
-      <c r="C186" s="4" t="s">
+      <c r="D186" s="4" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="4">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B187" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="C187" s="4" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="4">
-        <v>100014</v>
+        <v>100228</v>
       </c>
       <c r="B188" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="C188" s="4" t="s">
         <v>519</v>
       </c>
-      <c r="C188" s="4" t="s">
+      <c r="D188" s="4" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B189" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="C189" s="4" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="D189" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="4">
-        <v>46</v>
+        <v>100014</v>
       </c>
       <c r="B190" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="C190" s="4" t="s">
         <v>524</v>
       </c>
-      <c r="C190" s="4" t="s">
+      <c r="D190" s="4" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="4">
-        <v>100207</v>
+        <v>45</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>526</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>527</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>528</v>
+        <v>21</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="4">
-        <v>100279</v>
+        <v>46</v>
       </c>
       <c r="B192" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="C192" s="4" t="s">
         <v>529</v>
       </c>
-      <c r="C192" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D192" s="4" t="s">
-        <v>531</v>
+        <v>21</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="4">
-        <v>47</v>
+        <v>100207</v>
       </c>
       <c r="B193" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="D193" s="4" t="s">
         <v>532</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="4">
-        <v>100357</v>
+        <v>100378</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>536</v>
+        <v>162</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="4">
-        <v>100135</v>
+        <v>100279</v>
       </c>
       <c r="B195" s="4" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="4">
-        <v>100231</v>
+        <v>47</v>
       </c>
       <c r="B196" s="4" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>542</v>
+        <v>21</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4">
-        <v>48</v>
+        <v>100357</v>
       </c>
       <c r="B197" s="4" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>21</v>
+        <v>541</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="4">
-        <v>100126</v>
+        <v>100135</v>
       </c>
       <c r="B198" s="4" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="4">
-        <v>100362</v>
+        <v>100231</v>
       </c>
       <c r="B199" s="4" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="D199" s="4" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4">
-        <v>100093</v>
+        <v>48</v>
       </c>
       <c r="B200" s="4" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="C200" s="4" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="D200" s="4" t="s">
-        <v>553</v>
+        <v>21</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="4">
-        <v>100354</v>
+        <v>100126</v>
       </c>
       <c r="B201" s="4" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="D201" s="4" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="4">
-        <v>100285</v>
+        <v>100362</v>
       </c>
       <c r="B202" s="4" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="C202" s="4" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="4">
-        <v>100311</v>
+        <v>100093</v>
       </c>
       <c r="B203" s="4" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="C203" s="4" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="D203" s="4" t="s">
-        <v>378</v>
+        <v>558</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="4">
-        <v>100109</v>
+        <v>100354</v>
       </c>
       <c r="B204" s="4" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C204" s="4" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="D204" s="4" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4">
-        <v>100090</v>
+        <v>100285</v>
       </c>
       <c r="B205" s="4" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C205" s="4" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="4">
-        <v>100240</v>
+        <v>100311</v>
       </c>
       <c r="B206" s="4" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C206" s="4" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="D206" s="4" t="s">
-        <v>570</v>
+        <v>382</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="4">
-        <v>100150</v>
+        <v>100109</v>
       </c>
       <c r="B207" s="4" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="4">
-        <v>100291</v>
+        <v>100090</v>
       </c>
       <c r="B208" s="4" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="D208" s="4" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4">
-        <v>100044</v>
+        <v>100240</v>
       </c>
       <c r="B209" s="4" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C209" s="4" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="D209" s="4" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="4">
-        <v>100133</v>
+        <v>100150</v>
       </c>
       <c r="B210" s="4" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="C210" s="4" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="D210" s="4" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="4">
-        <v>100358</v>
+        <v>100291</v>
       </c>
       <c r="B211" s="4" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="D211" s="4" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="4">
-        <v>100297</v>
+        <v>100044</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="C212" s="4" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="D212" s="4" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="4">
-        <v>100108</v>
+        <v>100133</v>
       </c>
       <c r="B213" s="4" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="C213" s="4" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="D213" s="4" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="4">
-        <v>100286</v>
+        <v>100358</v>
       </c>
       <c r="B214" s="4" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="C214" s="4" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="4">
-        <v>100322</v>
+        <v>100297</v>
       </c>
       <c r="B215" s="4" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="D215" s="4" t="s">
-        <v>85</v>
+        <v>593</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="4">
-        <v>100312</v>
+        <v>100108</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="D216" s="4" t="s">
-        <v>378</v>
+        <v>596</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="4">
-        <v>100324</v>
+        <v>100286</v>
       </c>
       <c r="B217" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="D217" s="4" t="s">
         <v>599</v>
-      </c>
-[...4 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="4">
-        <v>100211</v>
+        <v>100322</v>
       </c>
       <c r="B218" s="4" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="C218" s="4" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="D218" s="4" t="s">
-        <v>604</v>
+        <v>85</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="4">
-        <v>100198</v>
+        <v>100312</v>
       </c>
       <c r="B219" s="4" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="D219" s="4" t="s">
-        <v>607</v>
+        <v>382</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="4">
-        <v>100360</v>
+        <v>100324</v>
       </c>
       <c r="B220" s="4" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="D220" s="4" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="4">
-        <v>100280</v>
+        <v>100211</v>
       </c>
       <c r="B221" s="4" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C221" s="4" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="D221" s="4" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="4">
-        <v>100015</v>
+        <v>100198</v>
       </c>
       <c r="B222" s="4" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="C222" s="4" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="D222" s="4" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="4">
-        <v>100016</v>
+        <v>100360</v>
       </c>
       <c r="B223" s="4" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="C223" s="4" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="4">
-        <v>100017</v>
+        <v>100280</v>
       </c>
       <c r="B224" s="4" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="C224" s="4" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="D224" s="4" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="4">
-        <v>100127</v>
+        <v>100015</v>
       </c>
       <c r="B225" s="4" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="D225" s="4" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="4">
-        <v>100082</v>
+        <v>100016</v>
       </c>
       <c r="B226" s="4" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="C226" s="4" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="D226" s="4" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="4">
-        <v>100091</v>
+        <v>100017</v>
       </c>
       <c r="B227" s="4" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="D227" s="4" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="4">
-        <v>100274</v>
+        <v>100127</v>
       </c>
       <c r="B228" s="4" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="C228" s="4" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="D228" s="4" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="4">
-        <v>100328</v>
+        <v>100379</v>
       </c>
       <c r="B229" s="4" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="C229" s="4" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="D229" s="4" t="s">
-        <v>637</v>
+        <v>162</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="4">
-        <v>49</v>
+        <v>100082</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="D230" s="4" t="s">
-        <v>21</v>
+        <v>635</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="4">
-        <v>100018</v>
+        <v>100091</v>
       </c>
       <c r="B231" s="4" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C231" s="4" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="D231" s="4" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="4">
-        <v>100107</v>
+        <v>100274</v>
       </c>
       <c r="B232" s="4" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="C232" s="4" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="D232" s="4" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="4">
-        <v>100313</v>
+        <v>100328</v>
       </c>
       <c r="B233" s="4" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="C233" s="4" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="D233" s="4" t="s">
-        <v>378</v>
+        <v>644</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="4">
-        <v>100218</v>
+        <v>49</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="C234" s="4" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="D234" s="4" t="s">
-        <v>650</v>
+        <v>21</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="4">
-        <v>50</v>
+        <v>100018</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="C235" s="4" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="D235" s="4" t="s">
-        <v>21</v>
+        <v>649</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="4">
-        <v>51</v>
+        <v>100107</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="C236" s="4" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="D236" s="4" t="s">
-        <v>21</v>
+        <v>652</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="4">
-        <v>100215</v>
+        <v>100313</v>
       </c>
       <c r="B237" s="4" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C237" s="4" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="D237" s="4" t="s">
-        <v>657</v>
+        <v>382</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="4">
-        <v>100184</v>
+        <v>100218</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="C238" s="4" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="D238" s="4" t="s">
-        <v>314</v>
+        <v>657</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="4">
-        <v>100233</v>
+        <v>50</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="C239" s="4" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="D239" s="4" t="s">
-        <v>662</v>
+        <v>21</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="4">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="C240" s="4" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="D240" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="4">
-        <v>100045</v>
+        <v>100215</v>
       </c>
       <c r="B241" s="4" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="C241" s="4" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="D241" s="4" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="4">
-        <v>100209</v>
+        <v>100184</v>
       </c>
       <c r="B242" s="4" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C242" s="4" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="D242" s="4" t="s">
-        <v>670</v>
+        <v>316</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="4">
-        <v>100185</v>
+        <v>100233</v>
       </c>
       <c r="B243" s="4" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="C243" s="4" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>314</v>
+        <v>669</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="4">
-        <v>100316</v>
+        <v>52</v>
       </c>
       <c r="B244" s="4" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="C244" s="4" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="D244" s="4" t="s">
-        <v>675</v>
+        <v>21</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="4">
-        <v>100317</v>
+        <v>100045</v>
       </c>
       <c r="B245" s="4" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="C245" s="4" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="D245" s="4" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4">
-        <v>100128</v>
+        <v>100209</v>
       </c>
       <c r="B246" s="4" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="C246" s="4" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="D246" s="4" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="4">
-        <v>100186</v>
+        <v>100185</v>
       </c>
       <c r="B247" s="4" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="C247" s="4" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="D247" s="4" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="4">
-        <v>100019</v>
+        <v>100316</v>
       </c>
       <c r="B248" s="4" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="C248" s="4" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D248" s="4" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="4">
-        <v>100283</v>
+        <v>100317</v>
       </c>
       <c r="B249" s="4" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="C249" s="4" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="D249" s="4" t="s">
-        <v>56</v>
+        <v>685</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="4">
-        <v>100120</v>
+        <v>100128</v>
       </c>
       <c r="B250" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="C250" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="D250" s="4" t="s">
         <v>688</v>
-      </c>
-[...4 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="4">
-        <v>56</v>
+        <v>100186</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="C251" s="4" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="D251" s="4" t="s">
-        <v>21</v>
+        <v>316</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="4">
-        <v>53</v>
+        <v>100019</v>
       </c>
       <c r="B252" s="4" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="C252" s="4" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="D252" s="4" t="s">
-        <v>21</v>
+        <v>692</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="4">
-        <v>100307</v>
+        <v>100283</v>
       </c>
       <c r="B253" s="4" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="C253" s="4" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="D253" s="4" t="s">
-        <v>378</v>
+        <v>56</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="4">
-        <v>100129</v>
+        <v>100120</v>
       </c>
       <c r="B254" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="C254" s="4" t="s">
+        <v>696</v>
+      </c>
+      <c r="D254" s="4" t="s">
         <v>697</v>
-      </c>
-[...4 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="4">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="B255" s="4" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="C255" s="4" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="D255" s="4" t="s">
-        <v>702</v>
+        <v>21</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="4">
-        <v>100352</v>
+        <v>53</v>
       </c>
       <c r="B256" s="4" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="C256" s="4" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="D256" s="4" t="s">
-        <v>705</v>
+        <v>21</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="4">
-        <v>11</v>
+        <v>100307</v>
       </c>
       <c r="B257" s="4" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="C257" s="4" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="D257" s="4" t="s">
-        <v>53</v>
+        <v>382</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="4">
-        <v>12</v>
+        <v>100129</v>
       </c>
       <c r="B258" s="4" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="C258" s="4" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="D258" s="4" t="s">
-        <v>53</v>
+        <v>706</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="4">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B259" s="4" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="C259" s="4" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="D259" s="4" t="s">
-        <v>53</v>
+        <v>709</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="4">
-        <v>33</v>
+        <v>100352</v>
       </c>
       <c r="B260" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="C260" s="4" t="s">
+        <v>711</v>
+      </c>
+      <c r="D260" s="4" t="s">
         <v>712</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="4">
-        <v>14</v>
+        <v>100380</v>
       </c>
       <c r="B261" s="4" t="s">
+        <v>713</v>
+      </c>
+      <c r="C261" s="4" t="s">
         <v>714</v>
       </c>
-      <c r="C261" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D261" s="4" t="s">
-        <v>53</v>
+        <v>162</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="4">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B262" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="C262" s="4" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="D262" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="4">
-        <v>100246</v>
+        <v>12</v>
       </c>
       <c r="B263" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="C263" s="4" t="s">
         <v>718</v>
       </c>
-      <c r="C263" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D263" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="4">
-        <v>100300</v>
+        <v>13</v>
       </c>
       <c r="B264" s="4" t="s">
+        <v>719</v>
+      </c>
+      <c r="C264" s="4" t="s">
         <v>720</v>
       </c>
-      <c r="C264" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D264" s="4" t="s">
-        <v>722</v>
+        <v>53</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="4">
-        <v>100301</v>
+        <v>33</v>
       </c>
       <c r="B265" s="4" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="C265" s="4" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="D265" s="4" t="s">
-        <v>722</v>
+        <v>21</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="4">
-        <v>100247</v>
+        <v>14</v>
       </c>
       <c r="B266" s="4" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="C266" s="4" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="D266" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="4">
-        <v>100248</v>
+        <v>15</v>
       </c>
       <c r="B267" s="4" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="C267" s="4" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="D267" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="4">
-        <v>100249</v>
+        <v>100246</v>
       </c>
       <c r="B268" s="4" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="C268" s="4" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="D268" s="4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="4">
-        <v>100336</v>
+        <v>100300</v>
       </c>
       <c r="B269" s="4" t="s">
+        <v>729</v>
+      </c>
+      <c r="C269" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="D269" s="4" t="s">
         <v>731</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="4">
-        <v>100334</v>
+        <v>100301</v>
       </c>
       <c r="B270" s="4" t="s">
+        <v>732</v>
+      </c>
+      <c r="C270" s="4" t="s">
         <v>733</v>
       </c>
-      <c r="C270" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D270" s="4" t="s">
-        <v>470</v>
+        <v>731</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4">
-        <v>100250</v>
+        <v>100247</v>
       </c>
       <c r="B271" s="4" t="s">
+        <v>734</v>
+      </c>
+      <c r="C271" s="4" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="D271" s="4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="4">
-        <v>16</v>
+        <v>100248</v>
       </c>
       <c r="B272" s="4" t="s">
+        <v>736</v>
+      </c>
+      <c r="C272" s="4" t="s">
         <v>737</v>
       </c>
-      <c r="C272" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D272" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="4">
-        <v>100057</v>
+        <v>100249</v>
       </c>
       <c r="B273" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="C273" s="4" t="s">
         <v>739</v>
       </c>
-      <c r="C273" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D273" s="4" t="s">
-        <v>741</v>
+        <v>59</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="4">
-        <v>100363</v>
+        <v>100336</v>
       </c>
       <c r="B274" s="4" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="C274" s="4" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="D274" s="4" t="s">
-        <v>744</v>
+        <v>447</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="4">
-        <v>100235</v>
+        <v>100334</v>
       </c>
       <c r="B275" s="4" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="C275" s="4" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="D275" s="4" t="s">
-        <v>747</v>
+        <v>474</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="4">
-        <v>100294</v>
+        <v>100250</v>
       </c>
       <c r="B276" s="4" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="C276" s="4" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="D276" s="4" t="s">
-        <v>750</v>
+        <v>59</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="4">
-        <v>100376</v>
+        <v>16</v>
       </c>
       <c r="B277" s="4" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="C277" s="4" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="D277" s="4" t="s">
-        <v>753</v>
+        <v>53</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="4">
-        <v>100077</v>
+        <v>100057</v>
       </c>
       <c r="B278" s="4" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="C278" s="4" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="D278" s="4" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="4">
-        <v>100020</v>
+        <v>100363</v>
       </c>
       <c r="B279" s="4" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="C279" s="4" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="D279" s="4" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="4">
-        <v>100302</v>
+        <v>100235</v>
       </c>
       <c r="B280" s="4" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="C280" s="4" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="D280" s="4" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="4">
-        <v>100190</v>
+        <v>100294</v>
       </c>
       <c r="B281" s="4" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
       <c r="C281" s="4" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="D281" s="4" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="4">
-        <v>100305</v>
+        <v>100376</v>
       </c>
       <c r="B282" s="4" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="C282" s="4" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="D282" s="4" t="s">
-        <v>768</v>
+        <v>762</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="4">
-        <v>100289</v>
+        <v>100077</v>
       </c>
       <c r="B283" s="4" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="C283" s="4" t="s">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="D283" s="4" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="4">
-        <v>100293</v>
+        <v>100020</v>
       </c>
       <c r="B284" s="4" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="C284" s="4" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="D284" s="4" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="4">
-        <v>54</v>
+        <v>100302</v>
       </c>
       <c r="B285" s="4" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="C285" s="4" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="D285" s="4" t="s">
-        <v>21</v>
+        <v>771</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="4">
-        <v>55</v>
+        <v>100190</v>
       </c>
       <c r="B286" s="4" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="C286" s="4" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="D286" s="4" t="s">
-        <v>21</v>
+        <v>774</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="4">
-        <v>100189</v>
+        <v>100305</v>
       </c>
       <c r="B287" s="4" t="s">
-        <v>779</v>
+        <v>775</v>
       </c>
       <c r="C287" s="4" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="D287" s="4" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="4">
-        <v>100131</v>
+        <v>100289</v>
       </c>
       <c r="B288" s="4" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="C288" s="4" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="D288" s="4" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="4">
-        <v>100022</v>
+        <v>100293</v>
       </c>
       <c r="B289" s="4" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="C289" s="4" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="D289" s="4" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="4">
-        <v>100369</v>
+        <v>54</v>
       </c>
       <c r="B290" s="4" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="C290" s="4" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="D290" s="4" t="s">
-        <v>790</v>
+        <v>21</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="4">
-        <v>100156</v>
+        <v>55</v>
       </c>
       <c r="B291" s="4" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="C291" s="4" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="D291" s="4" t="s">
-        <v>793</v>
+        <v>21</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="4">
-        <v>100084</v>
+        <v>100189</v>
       </c>
       <c r="B292" s="4" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="C292" s="4" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="D292" s="4" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="4">
-        <v>100356</v>
+        <v>100131</v>
       </c>
       <c r="B293" s="4" t="s">
-        <v>797</v>
+        <v>791</v>
       </c>
       <c r="C293" s="4" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="D293" s="4" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="4">
-        <v>100130</v>
+        <v>100022</v>
       </c>
       <c r="B294" s="4" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="C294" s="4" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="D294" s="4" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="4">
-        <v>100068</v>
+        <v>100369</v>
       </c>
       <c r="B295" s="4" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="C295" s="4" t="s">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="D295" s="4" t="s">
-        <v>805</v>
+        <v>799</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="4">
-        <v>100064</v>
+        <v>100156</v>
       </c>
       <c r="B296" s="4" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="C296" s="4" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
       <c r="D296" s="4" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="4">
-        <v>100151</v>
+        <v>100084</v>
       </c>
       <c r="B297" s="4" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="C297" s="4" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="D297" s="4" t="s">
-        <v>811</v>
+        <v>805</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="4">
+        <v>100356</v>
+      </c>
+      <c r="B298" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="C298" s="4" t="s">
+        <v>807</v>
+      </c>
+      <c r="D298" s="4" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="4">
+        <v>100130</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C299" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="4">
+        <v>100068</v>
+      </c>
+      <c r="B300" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="C300" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="D300" s="4" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="4">
+        <v>100064</v>
+      </c>
+      <c r="B301" s="4" t="s">
+        <v>815</v>
+      </c>
+      <c r="C301" s="4" t="s">
+        <v>816</v>
+      </c>
+      <c r="D301" s="4" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="4">
+        <v>100151</v>
+      </c>
+      <c r="B302" s="4" t="s">
+        <v>818</v>
+      </c>
+      <c r="C302" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="D302" s="4" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="4">
         <v>23492</v>
       </c>
-      <c r="B298" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D298" s="4" t="s">
+      <c r="B303" s="4" t="s">
+        <v>821</v>
+      </c>
+      <c r="C303" s="4" t="s">
+        <v>822</v>
+      </c>
+      <c r="D303" s="4" t="s">
         <v>245</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">