--- v0 (2025-11-10)
+++ v1 (2026-07-31)
@@ -8,83 +8,86 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Monitoring Location Type" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="227">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>Atmosphere</t>
   </si>
   <si>
     <t>Atmosphere monitoring stations provide weather data about conditions</t>
   </si>
   <si>
     <t>12/17/2018 11:56:42 PM</t>
   </si>
   <si>
     <t>BEACH Program Site-Channelized stream</t>
   </si>
   <si>
     <t>The process of straightening or redirecting natural streams in an artificially modified or constructed stream bed. Channelization has been carried out for numerous reasons, most often to drain wetlands , direct water flow for agricultural use, and control flooding . While this process makes a stream more useful for human activities, it tends to interfere with natural river habitats and to destabilize stream banks by destroying riparian vegetation.</t>
   </si>
   <si>
     <t>BEACH Program Site-Estuary</t>
   </si>
   <si>
-    <t xml:space="preserve">a partially enclosed coastal body of brackish water with one or more rivers or streams flowing into it, and with a free connection to the open sea Estuaries form a transition zone between river environments and maritime environments.  The sea water entering the estuary is diluted by the fresh water flowing from rivers and streams. </t>
+    <t>a partially enclosed coastal body of brackish water with one or more rivers or streams flowing into it, and with a free connection to the open sea. Estuaries form a transition zone between river environments and maritime environments. The sea water entering the estuary is diluted by the fresh water flowing from rivers and streams.</t>
+  </si>
+  <si>
+    <t>7/17/2026 5:23:26 PM</t>
   </si>
   <si>
     <t>BEACH Program Site-Great Lake</t>
   </si>
   <si>
     <t>The Great Lakes, also called the Laurentian Great Lakes and the Great Lakes of North America, are a series of interconnected freshwater lakes primarily in the upper mid-east region of North America, on the Canada-United States border, which connect to the Atlantic Ocean through the Saint Lawrence River.</t>
   </si>
   <si>
     <t>5/28/2020 8:17:24 AM</t>
   </si>
   <si>
     <t>BEACH Program Site-Lake</t>
   </si>
   <si>
     <t>A lake is an area filled with water, localized in a basin, that is surrounded by land, apart from any river or other outlet that serves to feed or drain the lake</t>
   </si>
   <si>
     <t>BEACH Program Site-Land</t>
   </si>
   <si>
     <t>Land, sometimes referred to as dry land, is the solid surface of Earth that is not permanently covered by water.</t>
   </si>
   <si>
     <t>BEACH Program Site-Land runoff</t>
   </si>
@@ -205,51 +208,51 @@
   <si>
     <t>a facility composed of one or more pieces of equipment connected to or part of a structure and designed to provide a service such as heat or electricity or water or sewage disposal. "the price of the house included all utilities</t>
   </si>
   <si>
     <t>Facility Municipal Sewage (POTW)</t>
   </si>
   <si>
     <t>Treatment works treating domestic sewage means a POTW or any other sewage sludge or waste water treatment devices or systems, regardless of ownership (including federal facilities), used in the storage, treatment, recycling, and reclamation of municipal or domestic sewage, including land dedicated for the disposal of sewage sludge. This definition does not include septic tanks or similar devices.</t>
   </si>
   <si>
     <t>Facility Other</t>
   </si>
   <si>
     <t>a facility composed of one or more pieces of equipment connected to or part of a structure and designed to provide a service such as Reclaimed water can supply needed water for some purposes Reclaimed wastewater frees up fresh water that can be used somewhere else, such as for drinking water</t>
   </si>
   <si>
     <t>Facility Privately Owned Non-industrial</t>
   </si>
   <si>
     <t>Privately owned treatment works means any device or system which is (a) used to treat wastes from any facility whose operator is not the operator of the treatment works</t>
   </si>
   <si>
     <t>Facility Public Water Supply (PWS)</t>
   </si>
   <si>
-    <t>A Public Water System is a public water supply for the provision to the public of piped water for human consumption, A Public Water System includes any collection, treatment, storage, and distribution facilities under control of such system, including the operator or administrator of such system, and is used primarily in connection with such system and any collection or pretreatment storage facilities not under such control which are used primarily in connection with such system."</t>
+    <t>A Public Water System is a public water supply for the provision to the public of piped water for human consumption, A Public Water System includes any collection, treatment, storage, and distribution facilities under control of such system, including the operator or administrator of such system, and is used primarily in connection with such system and any collection or pretreatment storage facilities not under such control which are used primarily in connection with such system.</t>
   </si>
   <si>
     <t>Floodwater non-Urban</t>
   </si>
   <si>
     <t xml:space="preserve">A flood is an overflow of water that submerges land that is usually dry  Flooding may occur as an overflow of water from water bodies, such as a river, lake, or ocean, in which the water overtops or breaks levees, resulting in some of that water escaping its usual boundaries</t>
   </si>
   <si>
     <t>Floodwater Urban</t>
   </si>
   <si>
     <t xml:space="preserve">A flood is an overflow of water that submerges land that is usually dry  In the sense of "urban runoff water". it may occur due to an accumulation of rainwater on saturated ground in an areal flood.</t>
   </si>
   <si>
     <t>Gallery</t>
   </si>
   <si>
     <t>An infiltration gallery is a structure including perforated conduits in gravel to expedite transfer of water to or from a soil.</t>
   </si>
   <si>
     <t>Gas-Condensate</t>
   </si>
   <si>
     <t xml:space="preserve">Natural-gas condensate, also called natural gas liquids, is a low-density mixture of hydrocarbon liquids that are present as gaseous components in the raw natural gas produced from many natural gas fields. </t>
   </si>
@@ -448,132 +451,132 @@
   <si>
     <t>Pond-Stock</t>
   </si>
   <si>
     <t>Ponds for a specific purpose for watering livestock.</t>
   </si>
   <si>
     <t>Pond-Stormwater</t>
   </si>
   <si>
     <t>Stormwater, also spelled storm water, is water that originates during precipitation events and snow/ice melt.</t>
   </si>
   <si>
     <t>Pond-Wastewater</t>
   </si>
   <si>
     <t>Any water that has been affected by human use. Wastewater is "used water from any combination of domestic, industrial, commercial or agricultural activities, surface runoff or stormwater, and any sewer inflow or sewer infiltration".</t>
   </si>
   <si>
     <t>Reservoir</t>
   </si>
   <si>
     <t>An enlarged natural or artificial lake, pond or impoundment created using a dam or lock to store water.</t>
   </si>
   <si>
+    <t>River Large</t>
+  </si>
+  <si>
+    <t>Non wadeable free flowing river</t>
+  </si>
+  <si>
     <t>River/Stream</t>
   </si>
   <si>
     <t>A body of water with surface water flowing within the bed and banks of a channel.</t>
   </si>
   <si>
     <t>River/stream Effluent-Dominated</t>
   </si>
   <si>
     <t>A stream or river that gets a significant portion of its flow from effulent discharge.</t>
   </si>
   <si>
     <t>River/Stream Ephemeral</t>
   </si>
   <si>
     <t>A stream that flows only briefly during and following a period of rainfall in the immediate locality</t>
   </si>
   <si>
     <t>River/Stream Intermittent</t>
   </si>
   <si>
     <t xml:space="preserve">Mormally cease flowing for weeks or months each year. </t>
   </si>
   <si>
     <t>River/Stream Perennial</t>
   </si>
   <si>
     <t>A stream or river (channel) that has continuous flow in parts of its stream bed all year round during years of normal rainfall.</t>
   </si>
   <si>
     <t>Riverine Impoundment</t>
   </si>
   <si>
     <t>Impoundments (also known as reservoirs) are artificially created standing water bodies, produced by dams on streams or rivers.</t>
   </si>
   <si>
     <t>Seep</t>
   </si>
   <si>
     <t>A moist or wet place where water, usually groundwater, reaches the earth's surface from an underground aquifer.</t>
   </si>
   <si>
-    <t>Soil sediment</t>
-[...7 lines deleted...]
-  <si>
     <t>Source-ManMade</t>
   </si>
   <si>
     <t>Industrial, agricultural, stormwater, sewer/septic, discharge/pipe, lagoon, or other source</t>
   </si>
   <si>
     <t>3/15/2024 9:02:47 AM</t>
   </si>
   <si>
     <t>Spigot / Faucet</t>
   </si>
   <si>
     <t>A spigot is a single knob faucet that only has one pipe it controls, like the outdoor spigot that you connect a garden hose to. A tap is used when there isn't a pipe</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>the result of an aquifer being filled to the point that the water overflows onto the land surface.</t>
   </si>
   <si>
     <t>State/Local Air Monitoring Station</t>
   </si>
   <si>
     <t>A Facility to measure systematically concentrations of pollutants in ambient air. Synonym: Air quality measurement station.</t>
   </si>
   <si>
     <t>Storm Sewer</t>
   </si>
   <si>
     <t>A system designed to carry rainfall runoff and other drainage.</t>
+  </si>
+  <si>
+    <t>Stream sediment</t>
   </si>
   <si>
     <t>Subtidal</t>
   </si>
   <si>
     <t>Refers to the area where the seabed is below the lowest tide</t>
   </si>
   <si>
     <t>Sump</t>
   </si>
   <si>
     <t>A sump is a shallow borehole (no well construction) that intersects the water table</t>
   </si>
   <si>
     <t>Survey Monument</t>
   </si>
   <si>
     <t>Boundary monuments are placed at every corner of the property, including any angle or change of direction of the boundary line.</t>
   </si>
   <si>
     <t>Test Pit</t>
   </si>
   <si>
     <t>A trial pit (or test pit) is an excavation of ground in order to study or sample the composition and structure of the subsurface, usually dug during a site investigation, a soil survey or a geological survey. Trial pits are dug before the construction. They are dug to determine the geology and the water table of that site.</t>
   </si>
@@ -1142,51 +1145,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D112"/>
+  <dimension ref="A1:D113"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="38.859375" customWidth="1"/>
     <col min="3" max="3" width="255" customWidth="1"/>
     <col min="4" max="4" width="22.3828125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
@@ -1209,1562 +1212,1576 @@
     <row r="3">
       <c r="A3" s="4">
         <v>58</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
         <v>59</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4">
         <v>60</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4">
         <v>61</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4">
         <v>63</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4">
         <v>62</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4">
         <v>64</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4">
         <v>65</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4">
         <v>66</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4">
         <v>67</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4">
         <v>1</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4">
         <v>2</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4">
         <v>3</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4">
         <v>4</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4">
         <v>5</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4">
         <v>10</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4">
         <v>11</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4">
         <v>87</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4">
         <v>88</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4">
         <v>89</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4">
         <v>12</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4">
         <v>13</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4">
         <v>100007</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4">
         <v>14</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4">
         <v>15</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4">
         <v>17</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4">
         <v>18</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4">
         <v>16</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4">
         <v>73</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4">
         <v>72</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4">
         <v>19</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4">
         <v>76</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4">
         <v>77</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4">
         <v>78</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4">
         <v>79</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4">
         <v>80</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4">
         <v>81</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4">
         <v>92</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4">
         <v>82</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4">
         <v>20</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4">
         <v>100008</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4">
         <v>21</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4">
         <v>50</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4">
         <v>22</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4">
         <v>23</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4">
         <v>24</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4">
         <v>83</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4">
         <v>84</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4">
         <v>71</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4">
         <v>85</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4">
         <v>91</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4">
         <v>95</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4">
         <v>25</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4">
         <v>26</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4">
         <v>27</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4">
         <v>28</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4">
         <v>29</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4">
         <v>30</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4">
         <v>90</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="4">
         <v>52</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4">
         <v>51</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="4">
         <v>57</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4">
         <v>54</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4">
         <v>100006</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4">
         <v>70</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4">
         <v>93</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4">
         <v>94</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="4">
         <v>68</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="4">
         <v>75</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4">
         <v>31</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4">
-        <v>32</v>
+        <v>100016</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="4">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4">
-        <v>100015</v>
+        <v>53</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4">
         <v>100014</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>164</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4">
         <v>7</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>167</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4">
         <v>34</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>169</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4">
         <v>35</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>171</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4">
         <v>36</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>173</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4">
-        <v>100009</v>
+        <v>100015</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>175</v>
+        <v>138</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4">
-        <v>100005</v>
+        <v>100009</v>
       </c>
       <c r="B88" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C88" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="C88" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" s="4" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4">
-        <v>8</v>
+        <v>100005</v>
       </c>
       <c r="B89" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C89" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="C89" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89" s="4" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B90" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C90" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="C90" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="B91" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="C91" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="C91" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B92" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="C92" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="C92" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B93" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C93" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="C93" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D93" s="4" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4">
-        <v>161</v>
+        <v>39</v>
       </c>
       <c r="B94" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C94" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="C94" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" s="4" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4">
-        <v>40</v>
+        <v>161</v>
       </c>
       <c r="B95" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="C95" s="4" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B96" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C96" s="4" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4">
-        <v>163</v>
+        <v>41</v>
       </c>
       <c r="B97" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C97" s="4" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B98" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C98" s="4" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4">
-        <v>42</v>
+        <v>165</v>
       </c>
       <c r="B99" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C99" s="4" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4">
-        <v>162</v>
+        <v>42</v>
       </c>
       <c r="B100" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="C100" s="4" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4">
-        <v>100010</v>
+        <v>162</v>
       </c>
       <c r="B101" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="C101" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="C101" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101" s="4" t="s">
-        <v>165</v>
+        <v>6</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4">
-        <v>43</v>
+        <v>100010</v>
       </c>
       <c r="B102" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C102" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="C102" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" s="4" t="s">
-        <v>6</v>
+        <v>165</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4">
-        <v>100011</v>
+        <v>43</v>
       </c>
       <c r="B103" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C103" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="C103" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" s="4" t="s">
-        <v>165</v>
+        <v>6</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4">
-        <v>100001</v>
+        <v>100011</v>
       </c>
       <c r="B104" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="C104" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="C104" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D104" s="4" t="s">
-        <v>6</v>
+        <v>165</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4">
-        <v>44</v>
+        <v>100001</v>
       </c>
       <c r="B105" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="C105" s="4" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B106" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C106" s="4" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B107" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C107" s="4" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="4">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B108" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C108" s="4" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4">
-        <v>100012</v>
+        <v>47</v>
       </c>
       <c r="B109" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C109" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="C109" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D109" s="4" t="s">
-        <v>165</v>
+        <v>6</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4">
-        <v>48</v>
+        <v>100012</v>
       </c>
       <c r="B110" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C110" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="C110" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" s="4" t="s">
-        <v>6</v>
+        <v>165</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4">
-        <v>100013</v>
+        <v>48</v>
       </c>
       <c r="B111" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C111" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="C111" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" s="4" t="s">
-        <v>165</v>
+        <v>6</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4">
+        <v>100013</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="4">
         <v>49</v>
       </c>
-      <c r="B112" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="4" t="s">
+      <c r="B113" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="D112" s="4" t="s">
+      <c r="C113" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="D113" s="4" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">