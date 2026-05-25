--- v1 (2026-02-06)
+++ v2 (2026-05-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Result Qualifier" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="862" uniqueCount="606">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="611">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>No Field/Trip Blank carried with samples</t>
   </si>
   <si>
     <t>7/10/2025 6:24:43 PM</t>
   </si>
   <si>
     <t>$</t>
   </si>
   <si>
@@ -926,50 +926,65 @@
     <t>Interference suspected. Analyte may not be present.</t>
   </si>
   <si>
     <t>IQCOL</t>
   </si>
   <si>
     <t>ICV,CCV,ICB,CCB, ISA, ISB, CRI, CRA, DLCK or MRL standard: Instrument related QC is outside acceptance limits</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>instrument sensitivity problem</t>
   </si>
   <si>
     <t>ISAC</t>
   </si>
   <si>
     <t>Internal standard acceptance criteria not met</t>
   </si>
   <si>
     <t>ISP</t>
   </si>
   <si>
     <t>Improper Sample Preservation</t>
+  </si>
+  <si>
+    <t>ISPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Improper CHEMICAL Sample Preservation </t>
+  </si>
+  <si>
+    <t>4/13/2026 4:15:52 PM</t>
+  </si>
+  <si>
+    <t>ISPT</t>
+  </si>
+  <si>
+    <t>Improper THERMAL Sample Preservation</t>
   </si>
   <si>
     <t>ISR**</t>
   </si>
   <si>
     <t>Internal Standard acceptance criteria not met***retired***use ISAC</t>
   </si>
   <si>
     <t>3/9/2022 11:52:53 AM</t>
   </si>
   <si>
     <t>ITNA</t>
   </si>
   <si>
     <t>Incubation time not attained</t>
   </si>
   <si>
     <t>ITNM</t>
   </si>
   <si>
     <t>Incubation temperature not maintained</t>
   </si>
   <si>
     <t>J</t>
   </si>
@@ -2282,51 +2297,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D287"/>
+  <dimension ref="A1:D289"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="7.546875" customWidth="1"/>
     <col min="3" max="3" width="255" customWidth="1"/>
     <col min="4" max="4" width="22.3828125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
@@ -4314,2048 +4329,2076 @@
         <v>302</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>303</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4">
         <v>160</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>304</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>305</v>
       </c>
       <c r="D144" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4">
-        <v>100040</v>
+        <v>100094</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>306</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>307</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="4">
-        <v>49</v>
+        <v>100095</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>309</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>310</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>9</v>
+        <v>308</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4">
-        <v>48</v>
+        <v>100040</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>311</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>312</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>9</v>
+        <v>313</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4">
-        <v>1</v>
+        <v>49</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>315</v>
+        <v>9</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>316</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>317</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>315</v>
+        <v>9</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4">
-        <v>57</v>
+        <v>1</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>318</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>319</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4">
-        <v>100051</v>
+        <v>7</v>
       </c>
       <c r="B151" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="D151" s="4" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="4">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="4">
-        <v>161</v>
+        <v>100051</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>325</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>326</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>9</v>
+        <v>320</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="4">
-        <v>162</v>
+        <v>64</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>327</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>328</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>9</v>
+        <v>329</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="4">
-        <v>100004</v>
+        <v>161</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4">
-        <v>66</v>
+        <v>162</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D156" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4">
-        <v>100082</v>
+        <v>100004</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>6</v>
+        <v>59</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4">
-        <v>100089</v>
+        <v>66</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>337</v>
+        <v>9</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="4">
-        <v>100090</v>
+        <v>100082</v>
       </c>
       <c r="B159" s="4" t="s">
         <v>338</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>339</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>337</v>
+        <v>6</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4">
-        <v>100065</v>
+        <v>100089</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>340</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>341</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>54</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4">
-        <v>100066</v>
+        <v>100090</v>
       </c>
       <c r="B161" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="D161" s="4" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="4">
-        <v>100083</v>
+        <v>100065</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>6</v>
+        <v>54</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="4">
-        <v>100084</v>
+        <v>100066</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>6</v>
+        <v>54</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="4">
-        <v>100085</v>
+        <v>100083</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D164" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="4">
-        <v>163</v>
+        <v>100084</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="4">
-        <v>1061</v>
+        <v>100085</v>
       </c>
       <c r="B166" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4">
-        <v>18</v>
+        <v>163</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="4">
-        <v>51</v>
+        <v>1061</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D168" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="4">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D169" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="4">
-        <v>222</v>
+        <v>51</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D170" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="4">
-        <v>809</v>
+        <v>165</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D171" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="4">
-        <v>100093</v>
+        <v>222</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>366</v>
+        <v>9</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="4">
-        <v>100029</v>
+        <v>809</v>
       </c>
       <c r="B173" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C173" s="4" t="s">
         <v>368</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="4">
-        <v>114</v>
+        <v>100093</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>369</v>
       </c>
       <c r="C174" s="4" t="s">
         <v>370</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>266</v>
+        <v>371</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="4">
-        <v>217</v>
+        <v>100029</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="4">
-        <v>20</v>
+        <v>114</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>9</v>
+        <v>266</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="4">
-        <v>100008</v>
+        <v>217</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>266</v>
+        <v>9</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="4">
-        <v>218</v>
+        <v>20</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D178" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="4">
-        <v>121</v>
+        <v>100008</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D179" s="4" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="4">
-        <v>30</v>
+        <v>218</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D180" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="4">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="B181" s="4" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>9</v>
+        <v>266</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4">
-        <v>100034</v>
+        <v>30</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="4">
-        <v>166</v>
+        <v>31</v>
       </c>
       <c r="B183" s="4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D183" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="4">
-        <v>32</v>
+        <v>100034</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C184" s="4" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4">
-        <v>828</v>
+        <v>166</v>
       </c>
       <c r="B185" s="4" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D185" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="4">
-        <v>810</v>
+        <v>32</v>
       </c>
       <c r="B186" s="4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D186" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="4">
-        <v>117</v>
+        <v>828</v>
       </c>
       <c r="B187" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>266</v>
+        <v>9</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="4">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="B188" s="4" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D188" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4">
-        <v>834</v>
+        <v>117</v>
       </c>
       <c r="B189" s="4" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>9</v>
+        <v>266</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="4">
-        <v>33</v>
+        <v>817</v>
       </c>
       <c r="B190" s="4" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D190" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="4">
-        <v>100058</v>
+        <v>834</v>
       </c>
       <c r="B191" s="4" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="4">
-        <v>100067</v>
+        <v>33</v>
       </c>
       <c r="B192" s="4" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="4">
-        <v>168</v>
+        <v>100058</v>
       </c>
       <c r="B193" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>9</v>
+        <v>251</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="4">
-        <v>813</v>
+        <v>100067</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="4">
-        <v>100059</v>
+        <v>168</v>
       </c>
       <c r="B195" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="4">
-        <v>1040</v>
+        <v>813</v>
       </c>
       <c r="B196" s="4" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D196" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4">
-        <v>816</v>
+        <v>100059</v>
       </c>
       <c r="B197" s="4" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>9</v>
+        <v>251</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="4">
-        <v>100060</v>
+        <v>1040</v>
       </c>
       <c r="B198" s="4" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="4">
-        <v>119</v>
+        <v>816</v>
       </c>
       <c r="B199" s="4" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D199" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4">
-        <v>67</v>
+        <v>100060</v>
       </c>
       <c r="B200" s="4" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C200" s="4" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D200" s="4" t="s">
-        <v>9</v>
+        <v>251</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="4">
-        <v>100009</v>
+        <v>119</v>
       </c>
       <c r="B201" s="4" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D201" s="4" t="s">
-        <v>425</v>
+        <v>9</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="4">
-        <v>100005</v>
+        <v>67</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>426</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>427</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="4">
-        <v>290</v>
+        <v>100009</v>
       </c>
       <c r="B203" s="4" t="s">
         <v>428</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>429</v>
       </c>
       <c r="D203" s="4" t="s">
-        <v>9</v>
+        <v>430</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="4">
-        <v>169</v>
+        <v>100005</v>
       </c>
       <c r="B204" s="4" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C204" s="4" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D204" s="4" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4">
-        <v>100042</v>
+        <v>290</v>
       </c>
       <c r="B205" s="4" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C205" s="4" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="4">
-        <v>823</v>
+        <v>169</v>
       </c>
       <c r="B206" s="4" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C206" s="4" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D206" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="4">
-        <v>170</v>
+        <v>100042</v>
       </c>
       <c r="B207" s="4" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="4">
-        <v>36</v>
+        <v>823</v>
       </c>
       <c r="B208" s="4" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D208" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="B209" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C209" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D209" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="4">
-        <v>190</v>
+        <v>36</v>
       </c>
       <c r="B210" s="4" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C210" s="4" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D210" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="4">
-        <v>820</v>
+        <v>37</v>
       </c>
       <c r="B211" s="4" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D211" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="4">
-        <v>100091</v>
+        <v>190</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C212" s="4" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D212" s="4" t="s">
-        <v>448</v>
+        <v>9</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="4">
-        <v>100030</v>
+        <v>820</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C213" s="4" t="s">
         <v>450</v>
       </c>
       <c r="D213" s="4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="4">
-        <v>115</v>
+        <v>100091</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>451</v>
       </c>
       <c r="C214" s="4" t="s">
         <v>452</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>9</v>
+        <v>453</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="4">
-        <v>291</v>
+        <v>100030</v>
       </c>
       <c r="B215" s="4" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D215" s="4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="4">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D216" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="4">
-        <v>791</v>
+        <v>291</v>
       </c>
       <c r="B217" s="4" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C217" s="4" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D217" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="4">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B218" s="4" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C218" s="4" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D218" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="4">
-        <v>818</v>
+        <v>791</v>
       </c>
       <c r="B219" s="4" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D219" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="4">
-        <v>100022</v>
+        <v>172</v>
       </c>
       <c r="B220" s="4" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D220" s="4" t="s">
-        <v>465</v>
+        <v>9</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="4">
-        <v>173</v>
+        <v>818</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>466</v>
       </c>
       <c r="C221" s="4" t="s">
         <v>467</v>
       </c>
       <c r="D221" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="4">
-        <v>174</v>
+        <v>100022</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>468</v>
       </c>
       <c r="C222" s="4" t="s">
         <v>469</v>
       </c>
       <c r="D222" s="4" t="s">
-        <v>9</v>
+        <v>470</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="4">
-        <v>100086</v>
+        <v>173</v>
       </c>
       <c r="B223" s="4" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C223" s="4" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="4">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B224" s="4" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C224" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D224" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="4">
-        <v>220</v>
+        <v>100086</v>
       </c>
       <c r="B225" s="4" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D225" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="4">
-        <v>1080</v>
+        <v>175</v>
       </c>
       <c r="B226" s="4" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C226" s="4" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D226" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="4">
-        <v>100069</v>
+        <v>220</v>
       </c>
       <c r="B227" s="4" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D227" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="4">
-        <v>826</v>
+        <v>1080</v>
       </c>
       <c r="B228" s="4" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C228" s="4" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D228" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="4">
-        <v>100006</v>
+        <v>100069</v>
       </c>
       <c r="B229" s="4" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C229" s="4" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D229" s="4" t="s">
-        <v>59</v>
+        <v>6</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="4">
-        <v>100010</v>
+        <v>826</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D230" s="4" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="4">
-        <v>176</v>
+        <v>100006</v>
       </c>
       <c r="B231" s="4" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C231" s="4" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D231" s="4" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="4">
-        <v>100013</v>
+        <v>100010</v>
       </c>
       <c r="B232" s="4" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C232" s="4" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D232" s="4" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="4">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B233" s="4" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C233" s="4" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D233" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="4">
-        <v>1101</v>
+        <v>100013</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C234" s="4" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D234" s="4" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="4">
-        <v>219</v>
+        <v>177</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C235" s="4" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D235" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="4">
-        <v>77</v>
+        <v>1101</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C236" s="4" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D236" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="4">
-        <v>1020</v>
+        <v>219</v>
       </c>
       <c r="B237" s="4" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C237" s="4" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D237" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="4">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C238" s="4" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D238" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="4">
-        <v>2</v>
+        <v>1020</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C239" s="4" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="4">
-        <v>825</v>
+        <v>178</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C240" s="4" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D240" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="4">
-        <v>100011</v>
+        <v>2</v>
       </c>
       <c r="B241" s="4" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C241" s="4" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D241" s="4" t="s">
-        <v>508</v>
+        <v>9</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="4">
-        <v>100079</v>
+        <v>825</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>509</v>
       </c>
       <c r="C242" s="4" t="s">
         <v>510</v>
       </c>
       <c r="D242" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="4">
-        <v>179</v>
+        <v>100011</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C243" s="4" t="s">
         <v>512</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>9</v>
+        <v>513</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="4">
-        <v>180</v>
+        <v>100079</v>
       </c>
       <c r="B244" s="4" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C244" s="4" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D244" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="4">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B245" s="4" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C245" s="4" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D245" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4">
-        <v>42</v>
+        <v>180</v>
       </c>
       <c r="B246" s="4" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C246" s="4" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D246" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="4">
-        <v>43</v>
+        <v>181</v>
       </c>
       <c r="B247" s="4" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C247" s="4" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D247" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="4">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B248" s="4" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C248" s="4" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D248" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="4">
-        <v>100035</v>
+        <v>43</v>
       </c>
       <c r="B249" s="4" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C249" s="4" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D249" s="4" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="4">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B250" s="4" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C250" s="4" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D250" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="4">
-        <v>203</v>
+        <v>100035</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C251" s="4" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D251" s="4" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="4">
-        <v>811</v>
+        <v>46</v>
       </c>
       <c r="B252" s="4" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C252" s="4" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D252" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="4">
-        <v>824</v>
+        <v>203</v>
       </c>
       <c r="B253" s="4" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C253" s="4" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="4">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="B254" s="4" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C254" s="4" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D254" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="4">
-        <v>100014</v>
+        <v>824</v>
       </c>
       <c r="B255" s="4" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C255" s="4" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D255" s="4" t="s">
-        <v>537</v>
+        <v>9</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="4">
-        <v>182</v>
+        <v>812</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>538</v>
       </c>
       <c r="C256" s="4" t="s">
         <v>539</v>
       </c>
       <c r="D256" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="4">
-        <v>183</v>
+        <v>100014</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>540</v>
       </c>
       <c r="C257" s="4" t="s">
         <v>541</v>
       </c>
       <c r="D257" s="4" t="s">
-        <v>9</v>
+        <v>542</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="4">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B258" s="4" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C258" s="4" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D258" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="4">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B259" s="4" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C259" s="4" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D259" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="4">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B260" s="4" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C260" s="4" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D260" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="4">
-        <v>226</v>
+        <v>185</v>
       </c>
       <c r="B261" s="4" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C261" s="4" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D261" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="4">
-        <v>100007</v>
+        <v>186</v>
       </c>
       <c r="B262" s="4" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C262" s="4" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D262" s="4" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="4">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B263" s="4" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C263" s="4" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="4">
-        <v>187</v>
+        <v>100007</v>
       </c>
       <c r="B264" s="4" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C264" s="4" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D264" s="4" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="4">
-        <v>757</v>
+        <v>225</v>
       </c>
       <c r="B265" s="4" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C265" s="4" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D265" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="4">
-        <v>833</v>
+        <v>187</v>
       </c>
       <c r="B266" s="4" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C266" s="4" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="4">
-        <v>116</v>
+        <v>757</v>
       </c>
       <c r="B267" s="4" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C267" s="4" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="4">
-        <v>100041</v>
+        <v>833</v>
       </c>
       <c r="B268" s="4" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C268" s="4" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D268" s="4" t="s">
-        <v>564</v>
+        <v>9</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="4">
-        <v>100080</v>
+        <v>116</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>565</v>
       </c>
       <c r="C269" s="4" t="s">
         <v>566</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="4">
-        <v>100081</v>
+        <v>100041</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>567</v>
       </c>
       <c r="C270" s="4" t="s">
         <v>568</v>
       </c>
       <c r="D270" s="4" t="s">
-        <v>6</v>
+        <v>569</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4">
-        <v>221</v>
+        <v>100080</v>
       </c>
       <c r="B271" s="4" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C271" s="4" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D271" s="4" t="s">
-        <v>571</v>
+        <v>6</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="4">
-        <v>108</v>
+        <v>100081</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>572</v>
       </c>
       <c r="C272" s="4" t="s">
         <v>573</v>
       </c>
       <c r="D272" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="4">
-        <v>100061</v>
+        <v>221</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>574</v>
       </c>
       <c r="C273" s="4" t="s">
         <v>575</v>
       </c>
       <c r="D273" s="4" t="s">
-        <v>251</v>
+        <v>576</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="4">
-        <v>707</v>
+        <v>108</v>
       </c>
       <c r="B274" s="4" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C274" s="4" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D274" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="4">
-        <v>112</v>
+        <v>100061</v>
       </c>
       <c r="B275" s="4" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C275" s="4" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D275" s="4" t="s">
-        <v>9</v>
+        <v>251</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="4">
-        <v>100052</v>
+        <v>707</v>
       </c>
       <c r="B276" s="4" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C276" s="4" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D276" s="4" t="s">
-        <v>582</v>
+        <v>9</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="4">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>583</v>
       </c>
       <c r="C277" s="4" t="s">
         <v>584</v>
       </c>
       <c r="D277" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="4">
-        <v>3</v>
+        <v>100052</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>585</v>
       </c>
       <c r="C278" s="4" t="s">
         <v>586</v>
       </c>
       <c r="D278" s="4" t="s">
-        <v>9</v>
+        <v>587</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="4">
-        <v>831</v>
+        <v>192</v>
       </c>
       <c r="B279" s="4" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C279" s="4" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="4">
-        <v>832</v>
+        <v>3</v>
       </c>
       <c r="B280" s="4" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C280" s="4" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D280" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="4">
-        <v>188</v>
+        <v>831</v>
       </c>
       <c r="B281" s="4" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C281" s="4" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D281" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="4">
-        <v>749</v>
+        <v>832</v>
       </c>
       <c r="B282" s="4" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C282" s="4" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D282" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="4">
-        <v>100062</v>
+        <v>188</v>
       </c>
       <c r="B283" s="4" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C283" s="4" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D283" s="4" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="4">
-        <v>100031</v>
+        <v>749</v>
       </c>
       <c r="B284" s="4" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C284" s="4" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D284" s="4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="4">
-        <v>758</v>
+        <v>100062</v>
       </c>
       <c r="B285" s="4" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C285" s="4" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D285" s="4" t="s">
-        <v>9</v>
+        <v>251</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="4">
-        <v>100036</v>
+        <v>100031</v>
       </c>
       <c r="B286" s="4" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C286" s="4" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D286" s="4" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="4">
+        <v>758</v>
+      </c>
+      <c r="B287" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="C287" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="D287" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="4">
+        <v>100036</v>
+      </c>
+      <c r="B288" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="C288" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="D288" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="4">
         <v>100050</v>
       </c>
-      <c r="B287" s="4" t="s">
-[...6 lines deleted...]
-        <v>605</v>
+      <c r="B289" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="D289" s="4" t="s">
+        <v>610</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Result Qualifier</vt:lpstr>