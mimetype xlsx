--- v2 (2026-05-25)
+++ v3 (2026-07-31)
@@ -8,82 +8,91 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Result Qualifier" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="611">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="874" uniqueCount="616">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>No Field/Trip Blank carried with samples</t>
   </si>
   <si>
     <t>7/10/2025 6:24:43 PM</t>
   </si>
   <si>
     <t>$</t>
   </si>
   <si>
     <t>Incorrect sample container</t>
   </si>
   <si>
     <t>9/25/2020 2:58:36 PM</t>
   </si>
   <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>High RPD, estimated</t>
+  </si>
+  <si>
+    <t>7/20/2026 10:41:30 AM</t>
+  </si>
+  <si>
     <t>&amp;</t>
   </si>
   <si>
     <t>biological organism established as dominant</t>
   </si>
   <si>
     <t>8/16/2021 10:25:45 AM</t>
   </si>
   <si>
     <t>(</t>
   </si>
   <si>
     <t>blank greater than the sample-specific Critical Level</t>
   </si>
   <si>
     <t>)</t>
   </si>
   <si>
     <t>sample specific MDC (Minimum Detectable Change) above contractual MDC</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Sample was warm when received</t>
@@ -1832,50 +1841,56 @@
     <t>Surrogate recoveries out of range</t>
   </si>
   <si>
     <t>V1</t>
   </si>
   <si>
     <t>Continuing calibration verification (CCV) recovery was above method acceptance limits</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>compound identified verified by 2nd method</t>
   </si>
   <si>
     <t>VVRR</t>
   </si>
   <si>
     <t>Value verified by rerun</t>
   </si>
   <si>
     <t>VVRR2</t>
   </si>
   <si>
     <t>value verified by rerun, 2nd method</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Labeled standard recovery </t>
   </si>
   <si>
     <t>ZZ</t>
   </si>
   <si>
     <t>Blank-corrected data were indicated by the "Z" qualifier code. The laboratory reported the concentration of analyte to the nearest unit. These data were qualified as blank-corrected and as undetected when the blank correction resulted in a concentration below the DL.</t>
   </si>
   <si>
     <t>9/7/2023 10:55:32 AM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="14">
     <numFmt numFmtId="5" formatCode="#,##0\ &quot;€&quot;;\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;;[Red]\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00\ &quot;€&quot;;\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;\ _€_-;_-@_-"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="mm-dd-yyyy"/>
@@ -2297,51 +2312,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D289"/>
+  <dimension ref="A1:D291"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="7.546875" customWidth="1"/>
     <col min="3" max="3" width="255" customWidth="1"/>
     <col min="4" max="4" width="22.3828125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
@@ -2355,4050 +2370,4078 @@
         <v>4</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4">
         <v>307</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
-        <v>100023</v>
+        <v>100096</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4">
-        <v>100024</v>
+        <v>100023</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4">
-        <v>100025</v>
+        <v>100024</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="4" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4">
-        <v>308</v>
+        <v>100025</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4">
-        <v>814</v>
+        <v>308</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4">
-        <v>100048</v>
+        <v>814</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4">
-        <v>1100</v>
+        <v>100048</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4">
-        <v>311</v>
+        <v>1100</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4">
-        <v>100047</v>
+        <v>311</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4">
-        <v>100043</v>
+        <v>100047</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4">
-        <v>100044</v>
+        <v>100043</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4">
-        <v>55</v>
+        <v>100044</v>
       </c>
       <c r="B15" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="C15" s="4" t="s">
+      <c r="D15" s="4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4">
-        <v>100032</v>
+        <v>55</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4">
-        <v>206</v>
+        <v>100032</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4">
-        <v>122</v>
+        <v>206</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4">
-        <v>822</v>
+        <v>123</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4">
-        <v>100012</v>
+        <v>822</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4">
-        <v>5</v>
+        <v>100012</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4">
-        <v>100063</v>
+        <v>5</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4">
-        <v>124</v>
+        <v>100063</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4">
-        <v>100000</v>
+        <v>124</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4">
-        <v>125</v>
+        <v>100000</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4">
-        <v>821</v>
+        <v>126</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4">
-        <v>100037</v>
+        <v>821</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4">
-        <v>100038</v>
+        <v>100037</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>70</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4">
-        <v>223</v>
+        <v>100038</v>
       </c>
       <c r="B31" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D31" s="4" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4">
-        <v>100001</v>
+        <v>223</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4">
-        <v>58</v>
+        <v>100001</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4">
-        <v>127</v>
+        <v>58</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4">
-        <v>100053</v>
+        <v>127</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4">
-        <v>128</v>
+        <v>100053</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>82</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4">
-        <v>100015</v>
+        <v>130</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4">
-        <v>131</v>
+        <v>100015</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4">
-        <v>189</v>
+        <v>131</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4">
-        <v>132</v>
+        <v>189</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4">
-        <v>100016</v>
+        <v>132</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4">
-        <v>100017</v>
+        <v>100016</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4">
-        <v>100018</v>
+        <v>100017</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4">
-        <v>100019</v>
+        <v>100018</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4">
-        <v>100020</v>
+        <v>100019</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4">
-        <v>133</v>
+        <v>100020</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4">
-        <v>207</v>
+        <v>133</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4">
-        <v>134</v>
+        <v>207</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4">
-        <v>100039</v>
+        <v>134</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4">
-        <v>100021</v>
+        <v>100039</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4">
-        <v>11</v>
+        <v>100021</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4">
-        <v>100049</v>
+        <v>11</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4">
-        <v>330</v>
+        <v>100049</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4">
-        <v>135</v>
+        <v>330</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4">
-        <v>808</v>
+        <v>135</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4">
-        <v>100088</v>
+        <v>808</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4">
-        <v>73</v>
+        <v>100088</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4">
-        <v>100026</v>
+        <v>73</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4">
-        <v>1001</v>
+        <v>100026</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4">
-        <v>54</v>
+        <v>1001</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="4">
-        <v>100068</v>
+        <v>54</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>138</v>
+        <v>9</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4">
-        <v>136</v>
+        <v>100068</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>140</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>9</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="4">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4">
-        <v>788</v>
+        <v>19</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4">
-        <v>59</v>
+        <v>788</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4">
-        <v>100064</v>
+        <v>59</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4">
-        <v>137</v>
+        <v>100064</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="4">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="4">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4">
-        <v>100070</v>
+        <v>142</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4">
-        <v>60</v>
+        <v>100070</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4">
-        <v>100071</v>
+        <v>60</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4">
-        <v>100072</v>
+        <v>100071</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="4">
-        <v>100073</v>
+        <v>100072</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4">
-        <v>100074</v>
+        <v>100073</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4">
-        <v>100075</v>
+        <v>100074</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4">
-        <v>100076</v>
+        <v>100075</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4">
-        <v>100077</v>
+        <v>100076</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4">
-        <v>143</v>
+        <v>100077</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B86" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4">
-        <v>53</v>
+        <v>145</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4">
-        <v>209</v>
+        <v>53</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C88" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4">
-        <v>146</v>
+        <v>209</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4">
-        <v>210</v>
+        <v>146</v>
       </c>
       <c r="B90" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4">
-        <v>829</v>
+        <v>211</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C92" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4">
-        <v>147</v>
+        <v>829</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4">
-        <v>830</v>
+        <v>147</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4">
-        <v>148</v>
+        <v>830</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4">
-        <v>1060</v>
+        <v>148</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4">
-        <v>208</v>
+        <v>1060</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4">
-        <v>304</v>
+        <v>212</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4">
+        <v>304</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="4" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4">
-        <v>149</v>
+        <v>213</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4">
-        <v>100027</v>
+        <v>149</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4">
-        <v>150</v>
+        <v>100027</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B105" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4">
-        <v>100002</v>
+        <v>152</v>
       </c>
       <c r="B106" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>225</v>
+        <v>9</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4">
-        <v>153</v>
+        <v>100002</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>226</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>227</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>9</v>
+        <v>228</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="4">
-        <v>215</v>
+        <v>153</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4">
-        <v>154</v>
+        <v>214</v>
       </c>
       <c r="B110" s="4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4">
-        <v>191</v>
+        <v>154</v>
       </c>
       <c r="B111" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4">
-        <v>815</v>
+        <v>191</v>
       </c>
       <c r="B112" s="4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D112" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4">
-        <v>74</v>
+        <v>815</v>
       </c>
       <c r="B113" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4">
-        <v>155</v>
+        <v>74</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4">
-        <v>6</v>
+        <v>155</v>
       </c>
       <c r="B115" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4">
-        <v>100045</v>
+        <v>6</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>246</v>
+        <v>9</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4">
-        <v>100046</v>
+        <v>100045</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>248</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4">
-        <v>100054</v>
+        <v>100046</v>
       </c>
       <c r="B118" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="D118" s="4" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4">
-        <v>100055</v>
+        <v>100054</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>252</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>253</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4">
-        <v>100003</v>
+        <v>100055</v>
       </c>
       <c r="B120" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="D120" s="4" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4">
-        <v>100028</v>
+        <v>100003</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4">
-        <v>100056</v>
+        <v>100028</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>251</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4">
-        <v>819</v>
+        <v>100056</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>9</v>
+        <v>254</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4">
-        <v>156</v>
+        <v>819</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4">
-        <v>113</v>
+        <v>156</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>266</v>
+        <v>9</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4">
-        <v>157</v>
+        <v>113</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>268</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>9</v>
+        <v>269</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>266</v>
+        <v>9</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4">
-        <v>24</v>
+        <v>120</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>9</v>
+        <v>269</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D130" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4">
-        <v>827</v>
+        <v>25</v>
       </c>
       <c r="B131" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4">
-        <v>158</v>
+        <v>827</v>
       </c>
       <c r="B132" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D132" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4">
-        <v>100057</v>
+        <v>158</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4">
-        <v>100092</v>
+        <v>100057</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>285</v>
+        <v>254</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4">
-        <v>27</v>
+        <v>100092</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>286</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>287</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>9</v>
+        <v>288</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D136" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4">
-        <v>159</v>
+        <v>61</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4">
-        <v>100078</v>
+        <v>159</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4">
-        <v>647</v>
+        <v>100078</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="4">
-        <v>216</v>
+        <v>647</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D140" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="4">
-        <v>100033</v>
+        <v>224</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4">
-        <v>118</v>
+        <v>100033</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4">
-        <v>160</v>
+        <v>118</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D144" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4">
-        <v>100094</v>
+        <v>160</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>308</v>
+        <v>9</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="4">
-        <v>100095</v>
+        <v>100094</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>309</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>310</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4">
-        <v>100040</v>
+        <v>100095</v>
       </c>
       <c r="B147" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D147" s="4" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4">
-        <v>49</v>
+        <v>100040</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>314</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>315</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>320</v>
+        <v>9</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="4">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="B152" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="D152" s="4" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="4">
-        <v>100051</v>
+        <v>57</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="4">
-        <v>64</v>
+        <v>100051</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="4">
-        <v>161</v>
+        <v>64</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>330</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>331</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>9</v>
+        <v>332</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D156" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4">
-        <v>100004</v>
+        <v>162</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4">
-        <v>66</v>
+        <v>100004</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="4">
-        <v>100082</v>
+        <v>66</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4">
-        <v>100089</v>
+        <v>100082</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>342</v>
+        <v>6</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4">
-        <v>100090</v>
+        <v>100089</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>343</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>344</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="4">
-        <v>100065</v>
+        <v>100090</v>
       </c>
       <c r="B162" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="D162" s="4" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="4">
-        <v>100066</v>
+        <v>100065</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="4">
-        <v>100083</v>
+        <v>100066</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>6</v>
+        <v>57</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="4">
-        <v>100084</v>
+        <v>100083</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="4">
-        <v>100085</v>
+        <v>100084</v>
       </c>
       <c r="B166" s="4" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D166" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4">
-        <v>163</v>
+        <v>100085</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="4">
-        <v>1061</v>
+        <v>163</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D168" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="4">
-        <v>18</v>
+        <v>1061</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D169" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="4">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D170" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="4">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D171" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="4">
-        <v>222</v>
+        <v>165</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D172" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="4">
-        <v>809</v>
+        <v>222</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D173" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="4">
-        <v>100093</v>
+        <v>809</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>371</v>
+        <v>9</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="4">
-        <v>100029</v>
+        <v>100093</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>372</v>
       </c>
       <c r="C175" s="4" t="s">
         <v>373</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>12</v>
+        <v>374</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="4">
-        <v>114</v>
+        <v>100029</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>266</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="4">
-        <v>217</v>
+        <v>114</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>9</v>
+        <v>269</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="4">
-        <v>20</v>
+        <v>217</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D178" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="4">
-        <v>100008</v>
+        <v>20</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>266</v>
+        <v>9</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="4">
-        <v>218</v>
+        <v>100008</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>9</v>
+        <v>269</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="4">
-        <v>121</v>
+        <v>218</v>
       </c>
       <c r="B181" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>266</v>
+        <v>9</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4">
-        <v>30</v>
+        <v>121</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>9</v>
+        <v>269</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="4">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B183" s="4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D183" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="4">
-        <v>100034</v>
+        <v>31</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C184" s="4" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4">
-        <v>166</v>
+        <v>100034</v>
       </c>
       <c r="B185" s="4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="4">
-        <v>32</v>
+        <v>166</v>
       </c>
       <c r="B186" s="4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D186" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="4">
-        <v>828</v>
+        <v>32</v>
       </c>
       <c r="B187" s="4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="4">
-        <v>810</v>
+        <v>828</v>
       </c>
       <c r="B188" s="4" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D188" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4">
-        <v>117</v>
+        <v>810</v>
       </c>
       <c r="B189" s="4" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>266</v>
+        <v>9</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="4">
-        <v>817</v>
+        <v>117</v>
       </c>
       <c r="B190" s="4" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>9</v>
+        <v>269</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="4">
-        <v>834</v>
+        <v>817</v>
       </c>
       <c r="B191" s="4" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D191" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="4">
-        <v>33</v>
+        <v>834</v>
       </c>
       <c r="B192" s="4" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D192" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="4">
-        <v>100058</v>
+        <v>33</v>
       </c>
       <c r="B193" s="4" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="4">
-        <v>100067</v>
+        <v>100058</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>54</v>
+        <v>254</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="4">
-        <v>168</v>
+        <v>100067</v>
       </c>
       <c r="B195" s="4" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="4">
-        <v>813</v>
+        <v>168</v>
       </c>
       <c r="B196" s="4" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D196" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4">
-        <v>100059</v>
+        <v>813</v>
       </c>
       <c r="B197" s="4" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="4">
-        <v>1040</v>
+        <v>100059</v>
       </c>
       <c r="B198" s="4" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>9</v>
+        <v>254</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="4">
-        <v>816</v>
+        <v>1040</v>
       </c>
       <c r="B199" s="4" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D199" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4">
-        <v>100060</v>
+        <v>816</v>
       </c>
       <c r="B200" s="4" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C200" s="4" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D200" s="4" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="4">
-        <v>119</v>
+        <v>100060</v>
       </c>
       <c r="B201" s="4" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D201" s="4" t="s">
-        <v>9</v>
+        <v>254</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="4">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="B202" s="4" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C202" s="4" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D202" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="4">
-        <v>100009</v>
+        <v>67</v>
       </c>
       <c r="B203" s="4" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C203" s="4" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D203" s="4" t="s">
-        <v>430</v>
+        <v>9</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="4">
-        <v>100005</v>
+        <v>100009</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>431</v>
       </c>
       <c r="C204" s="4" t="s">
         <v>432</v>
       </c>
       <c r="D204" s="4" t="s">
-        <v>59</v>
+        <v>433</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4">
-        <v>290</v>
+        <v>100005</v>
       </c>
       <c r="B205" s="4" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C205" s="4" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="4">
-        <v>169</v>
+        <v>290</v>
       </c>
       <c r="B206" s="4" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C206" s="4" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D206" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="4">
-        <v>100042</v>
+        <v>169</v>
       </c>
       <c r="B207" s="4" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="4">
-        <v>823</v>
+        <v>100042</v>
       </c>
       <c r="B208" s="4" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D208" s="4" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4">
-        <v>170</v>
+        <v>823</v>
       </c>
       <c r="B209" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C209" s="4" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D209" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="4">
-        <v>36</v>
+        <v>170</v>
       </c>
       <c r="B210" s="4" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C210" s="4" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D210" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="4">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B211" s="4" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D211" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="4">
-        <v>190</v>
+        <v>37</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C212" s="4" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D212" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="4">
-        <v>820</v>
+        <v>190</v>
       </c>
       <c r="B213" s="4" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C213" s="4" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D213" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="4">
-        <v>100091</v>
+        <v>820</v>
       </c>
       <c r="B214" s="4" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C214" s="4" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>453</v>
+        <v>9</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="4">
-        <v>100030</v>
+        <v>100091</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>454</v>
       </c>
       <c r="C215" s="4" t="s">
         <v>455</v>
       </c>
       <c r="D215" s="4" t="s">
-        <v>12</v>
+        <v>456</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="4">
-        <v>115</v>
+        <v>100030</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D216" s="4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="4">
-        <v>291</v>
+        <v>115</v>
       </c>
       <c r="B217" s="4" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C217" s="4" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D217" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="4">
-        <v>171</v>
+        <v>291</v>
       </c>
       <c r="B218" s="4" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C218" s="4" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D218" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="4">
-        <v>791</v>
+        <v>171</v>
       </c>
       <c r="B219" s="4" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D219" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="4">
-        <v>172</v>
+        <v>791</v>
       </c>
       <c r="B220" s="4" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D220" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="4">
-        <v>818</v>
+        <v>172</v>
       </c>
       <c r="B221" s="4" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C221" s="4" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D221" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="4">
-        <v>100022</v>
+        <v>818</v>
       </c>
       <c r="B222" s="4" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C222" s="4" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D222" s="4" t="s">
-        <v>470</v>
+        <v>9</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="4">
-        <v>173</v>
+        <v>100022</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>471</v>
       </c>
       <c r="C223" s="4" t="s">
         <v>472</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>9</v>
+        <v>473</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="4">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B224" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C224" s="4" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D224" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="4">
-        <v>100086</v>
+        <v>174</v>
       </c>
       <c r="B225" s="4" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D225" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="4">
-        <v>175</v>
+        <v>100086</v>
       </c>
       <c r="B226" s="4" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C226" s="4" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D226" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="4">
-        <v>220</v>
+        <v>175</v>
       </c>
       <c r="B227" s="4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D227" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="4">
-        <v>1080</v>
+        <v>220</v>
       </c>
       <c r="B228" s="4" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C228" s="4" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D228" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="4">
-        <v>100069</v>
+        <v>1080</v>
       </c>
       <c r="B229" s="4" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C229" s="4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D229" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="4">
-        <v>826</v>
+        <v>100069</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D230" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="4">
-        <v>100006</v>
+        <v>826</v>
       </c>
       <c r="B231" s="4" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C231" s="4" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D231" s="4" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="4">
-        <v>100010</v>
+        <v>100006</v>
       </c>
       <c r="B232" s="4" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C232" s="4" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D232" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="4">
-        <v>176</v>
+        <v>100010</v>
       </c>
       <c r="B233" s="4" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C233" s="4" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D233" s="4" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="4">
-        <v>100013</v>
+        <v>176</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C234" s="4" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D234" s="4" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="4">
-        <v>177</v>
+        <v>100013</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C235" s="4" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D235" s="4" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="4">
-        <v>1101</v>
+        <v>177</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C236" s="4" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D236" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="4">
-        <v>219</v>
+        <v>1101</v>
       </c>
       <c r="B237" s="4" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C237" s="4" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D237" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="4">
-        <v>77</v>
+        <v>219</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C238" s="4" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D238" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="4">
-        <v>1020</v>
+        <v>77</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C239" s="4" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="4">
-        <v>178</v>
+        <v>1020</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C240" s="4" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D240" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="4">
-        <v>2</v>
+        <v>178</v>
       </c>
       <c r="B241" s="4" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C241" s="4" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D241" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="4">
-        <v>825</v>
+        <v>2</v>
       </c>
       <c r="B242" s="4" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C242" s="4" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D242" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="4">
-        <v>100011</v>
+        <v>825</v>
       </c>
       <c r="B243" s="4" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C243" s="4" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>513</v>
+        <v>9</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="4">
-        <v>100079</v>
+        <v>100011</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>514</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>515</v>
       </c>
       <c r="D244" s="4" t="s">
-        <v>6</v>
+        <v>516</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="4">
-        <v>179</v>
+        <v>100079</v>
       </c>
       <c r="B245" s="4" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C245" s="4" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D245" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B246" s="4" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C246" s="4" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D246" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="4">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B247" s="4" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C247" s="4" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D247" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="4">
-        <v>42</v>
+        <v>181</v>
       </c>
       <c r="B248" s="4" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C248" s="4" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="D248" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="4">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B249" s="4" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C249" s="4" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D249" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="4">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B250" s="4" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C250" s="4" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D250" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="4">
-        <v>100035</v>
+        <v>45</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C251" s="4" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D251" s="4" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="4">
-        <v>46</v>
+        <v>100035</v>
       </c>
       <c r="B252" s="4" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C252" s="4" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D252" s="4" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="4">
-        <v>203</v>
+        <v>46</v>
       </c>
       <c r="B253" s="4" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C253" s="4" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="4">
-        <v>811</v>
+        <v>203</v>
       </c>
       <c r="B254" s="4" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C254" s="4" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D254" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="4">
-        <v>824</v>
+        <v>811</v>
       </c>
       <c r="B255" s="4" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C255" s="4" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D255" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="4">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="B256" s="4" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C256" s="4" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D256" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="4">
-        <v>100014</v>
+        <v>812</v>
       </c>
       <c r="B257" s="4" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C257" s="4" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D257" s="4" t="s">
-        <v>542</v>
+        <v>9</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="4">
-        <v>182</v>
+        <v>100014</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>543</v>
       </c>
       <c r="C258" s="4" t="s">
         <v>544</v>
       </c>
       <c r="D258" s="4" t="s">
-        <v>9</v>
+        <v>545</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="4">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B259" s="4" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C259" s="4" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D259" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="4">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B260" s="4" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C260" s="4" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D260" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="4">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B261" s="4" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C261" s="4" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D261" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="4">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B262" s="4" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C262" s="4" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D262" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="4">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="B263" s="4" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C263" s="4" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="4">
-        <v>100007</v>
+        <v>226</v>
       </c>
       <c r="B264" s="4" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C264" s="4" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D264" s="4" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="4">
-        <v>225</v>
+        <v>100007</v>
       </c>
       <c r="B265" s="4" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C265" s="4" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D265" s="4" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="4">
-        <v>187</v>
+        <v>225</v>
       </c>
       <c r="B266" s="4" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C266" s="4" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="4">
-        <v>757</v>
+        <v>187</v>
       </c>
       <c r="B267" s="4" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C267" s="4" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="4">
-        <v>833</v>
+        <v>757</v>
       </c>
       <c r="B268" s="4" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C268" s="4" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D268" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="4">
-        <v>116</v>
+        <v>833</v>
       </c>
       <c r="B269" s="4" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C269" s="4" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D269" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="4">
-        <v>100041</v>
+        <v>116</v>
       </c>
       <c r="B270" s="4" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C270" s="4" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D270" s="4" t="s">
-        <v>569</v>
+        <v>9</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4">
-        <v>100080</v>
+        <v>100041</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>570</v>
       </c>
       <c r="C271" s="4" t="s">
         <v>571</v>
       </c>
       <c r="D271" s="4" t="s">
-        <v>6</v>
+        <v>572</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="4">
-        <v>100081</v>
+        <v>100080</v>
       </c>
       <c r="B272" s="4" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C272" s="4" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D272" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="4">
-        <v>221</v>
+        <v>100081</v>
       </c>
       <c r="B273" s="4" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C273" s="4" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D273" s="4" t="s">
-        <v>576</v>
+        <v>6</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="4">
-        <v>108</v>
+        <v>221</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>577</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>578</v>
       </c>
       <c r="D274" s="4" t="s">
-        <v>9</v>
+        <v>579</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="4">
-        <v>100061</v>
+        <v>108</v>
       </c>
       <c r="B275" s="4" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C275" s="4" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D275" s="4" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="4">
-        <v>707</v>
+        <v>100061</v>
       </c>
       <c r="B276" s="4" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C276" s="4" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D276" s="4" t="s">
-        <v>9</v>
+        <v>254</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="4">
-        <v>112</v>
+        <v>707</v>
       </c>
       <c r="B277" s="4" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C277" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D277" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="4">
-        <v>100052</v>
+        <v>112</v>
       </c>
       <c r="B278" s="4" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C278" s="4" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D278" s="4" t="s">
-        <v>587</v>
+        <v>9</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="4">
-        <v>192</v>
+        <v>100052</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C279" s="4" t="s">
         <v>589</v>
       </c>
       <c r="D279" s="4" t="s">
-        <v>9</v>
+        <v>590</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="4">
-        <v>3</v>
+        <v>192</v>
       </c>
       <c r="B280" s="4" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C280" s="4" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D280" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="4">
-        <v>831</v>
+        <v>3</v>
       </c>
       <c r="B281" s="4" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C281" s="4" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D281" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="4">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="B282" s="4" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C282" s="4" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D282" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="4">
-        <v>188</v>
+        <v>832</v>
       </c>
       <c r="B283" s="4" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C283" s="4" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D283" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="4">
-        <v>749</v>
+        <v>188</v>
       </c>
       <c r="B284" s="4" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C284" s="4" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D284" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="4">
-        <v>100062</v>
+        <v>749</v>
       </c>
       <c r="B285" s="4" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C285" s="4" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D285" s="4" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="4">
-        <v>100031</v>
+        <v>100062</v>
       </c>
       <c r="B286" s="4" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C286" s="4" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D286" s="4" t="s">
-        <v>12</v>
+        <v>254</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="4">
-        <v>758</v>
+        <v>100031</v>
       </c>
       <c r="B287" s="4" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C287" s="4" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D287" s="4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="4">
-        <v>100036</v>
+        <v>758</v>
       </c>
       <c r="B288" s="4" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C288" s="4" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D288" s="4" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="4">
+        <v>100036</v>
+      </c>
+      <c r="B289" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="D289" s="4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="4">
+        <v>100097</v>
+      </c>
+      <c r="B290" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="C290" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="D290" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="4">
         <v>100050</v>
       </c>
-      <c r="B289" s="4" t="s">
-[...6 lines deleted...]
-        <v>610</v>
+      <c r="B291" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="C291" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="D291" s="4" t="s">
+        <v>615</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Result Qualifier</vt:lpstr>