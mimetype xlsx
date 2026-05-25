--- v1 (2026-02-06)
+++ v2 (2026-05-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Lab Sample Preparation Method" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2700" uniqueCount="1039">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2741" uniqueCount="1062">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Context</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Qualifier Type</t>
   </si>
   <si>
@@ -1879,100 +1879,118 @@
   <si>
     <t>1/16/2018 1:04:32 PM</t>
   </si>
   <si>
     <t>EPA 245.1/245.2 Prep</t>
   </si>
   <si>
     <t>3/16/2013 7:15:48 PM</t>
   </si>
   <si>
     <t>EPA 245.7</t>
   </si>
   <si>
     <t>4/12/2022 6:18:45 PM</t>
   </si>
   <si>
     <t>EPA 300.0</t>
   </si>
   <si>
     <t>4/12/2022 6:16:39 PM</t>
   </si>
   <si>
     <t>4/12/2014 3:14:35 PM</t>
   </si>
   <si>
+    <t>EPA 300.0 (Rev 2.1)</t>
+  </si>
+  <si>
+    <t>CITY_LONGMONT_CO</t>
+  </si>
+  <si>
+    <t>Ion Chromatography</t>
+  </si>
+  <si>
+    <t>5/19/2026 12:52:49 PM</t>
+  </si>
+  <si>
     <t>EPA 3010A</t>
   </si>
   <si>
     <t>BVR</t>
   </si>
   <si>
     <t>1/3/2023 4:04:04 PM</t>
   </si>
   <si>
     <t>EPA 3015A</t>
   </si>
   <si>
     <t>Microwave assisted acid digestion of aqueous samples and extracts</t>
   </si>
   <si>
     <t>11/8/2017 11:52:24 AM</t>
   </si>
   <si>
     <t>EPA 3050B</t>
   </si>
   <si>
     <t>METHOD 3050B_x000D_
 ACID DIGESTION OF SEDIMENTS, SLUDGES, AND SOILS</t>
   </si>
   <si>
     <t>7/3/2013 10:38:44 AM</t>
   </si>
   <si>
     <t>EPA 3051A</t>
   </si>
   <si>
     <t>Method 3051A: MICROWAVE ASSISTED ACID DIGESTION OF SEDIMENTS, SLUDGES, SOILS, AND OILS</t>
   </si>
   <si>
     <t>12/2/2014 3:24:31 PM</t>
   </si>
   <si>
     <t>EPA 3052</t>
   </si>
   <si>
     <t>9/8/2025 1:39:05 PM</t>
   </si>
   <si>
     <t>EPA 351.2</t>
   </si>
   <si>
     <t>ADEC-AKMAP</t>
   </si>
   <si>
     <t>10/25/2018 10:30:05 AM</t>
+  </si>
+  <si>
+    <t>Semi-automated block digester colorimetric (distillation not required)</t>
+  </si>
+  <si>
+    <t>5/19/2026 12:53:42 PM</t>
   </si>
   <si>
     <t>EPA 3510B GCMS</t>
   </si>
   <si>
     <t>EPA 3510B GCNV</t>
   </si>
   <si>
     <t>EPA 3510C</t>
   </si>
   <si>
     <t>Pace Analytical Lab Preparation for Pesticides</t>
   </si>
   <si>
     <t>9/5/2018 10:24:07 AM</t>
   </si>
   <si>
     <t>EPA 3510C, ESC Lab</t>
   </si>
   <si>
     <t>3/25/2015 3:58:03 PM</t>
   </si>
   <si>
     <t>EPA 365</t>
   </si>
@@ -2000,50 +2018,56 @@
   <si>
     <t>METHOD 7473_x000D_
 MERCURY IN SOLIDS AND SOLUTIONS BY THERMAL DECOMPOSITION,_x000D_
 AMALGAMATION, AND ATOMIC ABSORPTION SPECTROPHOTOMETRY</t>
   </si>
   <si>
     <t>7/3/2013 10:39:45 AM</t>
   </si>
   <si>
     <t>EPA M365.1</t>
   </si>
   <si>
     <t>3/17/2014 2:28:25 PM</t>
   </si>
   <si>
     <t>EPA M365.2</t>
   </si>
   <si>
     <t xml:space="preserve">EPA M365.2_x000D_
 </t>
   </si>
   <si>
     <t>3/17/2014 2:28:40 PM</t>
   </si>
   <si>
+    <t>EPA-245.7</t>
+  </si>
+  <si>
+    <t>4/11/2026 10:27:24 PM</t>
+  </si>
+  <si>
     <t>EPA1603</t>
   </si>
   <si>
     <t>EPA1603, Grand Junction Labs</t>
   </si>
   <si>
     <t>3/25/2015 3:58:51 PM</t>
   </si>
   <si>
     <t>EPA200S</t>
   </si>
   <si>
     <t>EPA 200 Series</t>
   </si>
   <si>
     <t>1/20/2022 3:15:05 PM</t>
   </si>
   <si>
     <t>EPA5030WMS</t>
   </si>
   <si>
     <t>EPA 5030 Water MS</t>
   </si>
   <si>
     <t>EPA7470A</t>
@@ -2112,50 +2136,68 @@
     <t>APHA 4500-SO4(B)</t>
   </si>
   <si>
     <t>Filtration through a 0.45 micron filter for method 4500-SO4(B)</t>
   </si>
   <si>
     <t>3/22/2018 12:35:54 PM</t>
   </si>
   <si>
     <t>filtration</t>
   </si>
   <si>
     <t>3/18/2014 10:35:46 AM</t>
   </si>
   <si>
     <t>3/17/2013 9:36:24 PM</t>
   </si>
   <si>
     <t>11/25/2013 3:02:12 PM</t>
   </si>
   <si>
     <t>Filter Whatman GF/C</t>
   </si>
   <si>
     <t>8/4/2014 5:51:35 PM</t>
+  </si>
+  <si>
+    <t>FLOW-DWR_DAYMEAN_WQX</t>
+  </si>
+  <si>
+    <t>Daily mean flow from CO Div. of Water Resources gage</t>
+  </si>
+  <si>
+    <t>5/19/2026 5:34:49 PM</t>
+  </si>
+  <si>
+    <t>FLOW-TOTAL_DAILY_WQX</t>
+  </si>
+  <si>
+    <t>Actual Measured Total Daily Flow (1 day)</t>
+  </si>
+  <si>
+    <t>5/19/2026 1:16:20 PM</t>
   </si>
   <si>
     <t>FLOWMETER</t>
   </si>
   <si>
     <t>LFVC</t>
   </si>
   <si>
     <t xml:space="preserve">FLOWMETER: may include Marsh McBirney Flo-mate 2000, SonTek FlowTracker or other similar models. </t>
   </si>
   <si>
     <t>4/12/2015 3:51:01 PM</t>
   </si>
   <si>
     <t>GAGE</t>
   </si>
   <si>
     <t>USGS or Staff Gage - No Lab Prep Reqd</t>
   </si>
   <si>
     <t>USGS or Staff Gage - No Lab Prep Required</t>
   </si>
   <si>
     <t>12/10/2015 8:22:50 AM</t>
   </si>
@@ -2838,56 +2880,74 @@
   <si>
     <t>11/8/2017 8:24:43 AM</t>
   </si>
   <si>
     <t>SM 3500-Cr B</t>
   </si>
   <si>
     <t>4/12/2022 6:17:47 PM</t>
   </si>
   <si>
     <t>4/12/2014 3:16:53 PM</t>
   </si>
   <si>
     <t>SM 4500-NH3 D</t>
   </si>
   <si>
     <t>4/12/2014 3:17:12 PM</t>
   </si>
   <si>
     <t>SM 4500-NH3-G</t>
   </si>
   <si>
     <t>4/12/2022 6:17:00 PM</t>
   </si>
   <si>
+    <t>SM 4500-NO3 F-2019</t>
+  </si>
+  <si>
+    <t>Nitrate in Water- Automated Cadmium Reduction</t>
+  </si>
+  <si>
+    <t>5/19/2026 5:36:20 PM</t>
+  </si>
+  <si>
     <t>SM 4500-Norg-B</t>
   </si>
   <si>
     <t>4/12/2022 6:17:16 PM</t>
   </si>
   <si>
+    <t>SM 4500-P F-2021</t>
+  </si>
+  <si>
+    <t>Phosphorus in Water by Colorimetry Automated Ascorbic Acid Method</t>
+  </si>
+  <si>
+    <t>5/19/2026 12:57:41 PM</t>
+  </si>
+  <si>
     <t>SM20 4500 S2 H</t>
   </si>
   <si>
     <t>4/12/2014 3:17:36 PM</t>
   </si>
   <si>
     <t>SM2540-D</t>
   </si>
   <si>
     <t>6/22/2016 6:02:16 PM</t>
   </si>
   <si>
     <t>SM3500Cr-B</t>
   </si>
   <si>
     <t>3/26/2018 4:24:28 PM</t>
   </si>
   <si>
     <t>SM4500-CN I,E-Colori</t>
   </si>
   <si>
     <t>3/26/2018 4:24:00 PM</t>
   </si>
   <si>
     <t>SM4500-CN I- distill</t>
@@ -2992,50 +3052,59 @@
     <t>6/10/2016 3:11:46 PM</t>
   </si>
   <si>
     <t>SW8015</t>
   </si>
   <si>
     <t>6/10/2016 3:12:15 PM</t>
   </si>
   <si>
     <t>SW9060</t>
   </si>
   <si>
     <t>6/10/2016 3:12:58 PM</t>
   </si>
   <si>
     <t>TAAII</t>
   </si>
   <si>
     <t xml:space="preserve">TAAII-autoclave </t>
   </si>
   <si>
     <t>TAAII, Lab sample analytical procedures using a Technicon AutoAnalyzer II</t>
   </si>
   <si>
     <t>4/28/2015 3:30:06 PM</t>
+  </si>
+  <si>
+    <t>Timberline Ammonia T-001 (LR)</t>
+  </si>
+  <si>
+    <t>TKN value calculated from Total Nitrogen and NO3/NO2 concentrations from the Timberline Instruments TL-2800 Analyzer</t>
+  </si>
+  <si>
+    <t>5/19/2026 12:51:07 PM</t>
   </si>
   <si>
     <t>TOTALIZER</t>
   </si>
   <si>
     <t>DISCHARGE TOTALIZER</t>
   </si>
   <si>
     <t>4/8/2024 12:21:48 PM</t>
   </si>
   <si>
     <t>Turbidity</t>
   </si>
   <si>
     <t>3/31/2016 2:24:24 PM</t>
   </si>
   <si>
     <t>UIT QAPP</t>
   </si>
   <si>
     <t>7/21/2015 2:30:51 PM</t>
   </si>
   <si>
     <t>UNK</t>
   </si>
@@ -3589,65 +3658,65 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H467"/>
+  <dimension ref="A1:H475"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="33.765625" customWidth="1"/>
     <col min="3" max="3" width="32.8828125" customWidth="1"/>
-    <col min="4" max="4" width="78.5859375" customWidth="1"/>
+    <col min="4" max="4" width="108.56640625" customWidth="1"/>
     <col min="5" max="5" width="255" customWidth="1"/>
     <col min="6" max="6" width="22.3828125" customWidth="1"/>
-    <col min="7" max="7" width="19.9296875" customWidth="1"/>
+    <col min="7" max="7" width="21.8125" customWidth="1"/>
     <col min="8" max="8" width="17.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="12" t="s">
         <v>6</v>
       </c>
@@ -9915,4743 +9984,4921 @@
       <c r="A266" s="4">
         <v>100117</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>619</v>
       </c>
       <c r="C266" s="4" t="s">
         <v>605</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>619</v>
       </c>
       <c r="E266" s="4" t="s">
         <v>619</v>
       </c>
       <c r="F266" s="4" t="s">
         <v>621</v>
       </c>
       <c r="G266" s="4" t="s">
         <v>605</v>
       </c>
       <c r="H266" s="4"/>
     </row>
     <row r="267">
       <c r="A267" s="4">
-        <v>100459</v>
+        <v>101547</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>622</v>
       </c>
       <c r="C267" s="4" t="s">
         <v>623</v>
       </c>
       <c r="D267" s="4" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E267" s="4"/>
       <c r="F267" s="4" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="G267" s="4" t="s">
         <v>623</v>
       </c>
       <c r="H267" s="4"/>
     </row>
     <row r="268">
       <c r="A268" s="4">
-        <v>101490</v>
+        <v>100459</v>
       </c>
       <c r="B268" s="4" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C268" s="4" t="s">
-        <v>9</v>
+        <v>627</v>
       </c>
       <c r="D268" s="4" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="E268" s="4" t="s">
         <v>626</v>
       </c>
+      <c r="E268" s="4"/>
       <c r="F268" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="G268" s="4" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="H268" s="4"/>
     </row>
     <row r="269">
       <c r="A269" s="4">
-        <v>101484</v>
+        <v>101490</v>
       </c>
       <c r="B269" s="4" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C269" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E269" s="4" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F269" s="4" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="G269" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H269" s="4"/>
     </row>
     <row r="270">
       <c r="A270" s="4">
-        <v>101486</v>
+        <v>101484</v>
       </c>
       <c r="B270" s="4" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C270" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D270" s="4" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E270" s="4" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F270" s="4" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="G270" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H270" s="4"/>
     </row>
     <row r="271">
       <c r="A271" s="4">
-        <v>101521</v>
+        <v>101486</v>
       </c>
       <c r="B271" s="4" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C271" s="4" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
       <c r="D271" s="4" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="E271" s="4"/>
+        <v>635</v>
+      </c>
+      <c r="E271" s="4" t="s">
+        <v>636</v>
+      </c>
       <c r="F271" s="4" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="G271" s="4" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
       <c r="H271" s="4"/>
     </row>
     <row r="272">
       <c r="A272" s="4">
-        <v>101493</v>
+        <v>101521</v>
       </c>
       <c r="B272" s="4" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C272" s="4" t="s">
-        <v>637</v>
+        <v>139</v>
       </c>
       <c r="D272" s="4" t="s">
-        <v>636</v>
-[...3 lines deleted...]
-      </c>
+        <v>638</v>
+      </c>
+      <c r="E272" s="4"/>
       <c r="F272" s="4" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="G272" s="4" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="H272" s="4"/>
     </row>
     <row r="273">
       <c r="A273" s="4">
-        <v>100457</v>
+        <v>101493</v>
       </c>
       <c r="B273" s="4" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C273" s="4" t="s">
-        <v>623</v>
+        <v>641</v>
       </c>
       <c r="D273" s="4" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="E273" s="4"/>
+        <v>640</v>
+      </c>
+      <c r="E273" s="4" t="s">
+        <v>640</v>
+      </c>
       <c r="F273" s="4" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="G273" s="4" t="s">
-        <v>623</v>
+        <v>9</v>
       </c>
       <c r="H273" s="4"/>
     </row>
     <row r="274">
       <c r="A274" s="4">
-        <v>100458</v>
+        <v>101548</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>640</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>623</v>
       </c>
       <c r="D274" s="4" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="E274" s="4"/>
       <c r="F274" s="4" t="s">
-        <v>624</v>
+        <v>644</v>
       </c>
       <c r="G274" s="4" t="s">
         <v>623</v>
       </c>
       <c r="H274" s="4"/>
     </row>
     <row r="275">
       <c r="A275" s="4">
-        <v>100377</v>
+        <v>100457</v>
       </c>
       <c r="B275" s="4" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="C275" s="4" t="s">
-        <v>115</v>
+        <v>627</v>
       </c>
       <c r="D275" s="4" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E275" s="4"/>
       <c r="F275" s="4" t="s">
-        <v>643</v>
+        <v>628</v>
       </c>
       <c r="G275" s="4" t="s">
-        <v>115</v>
+        <v>627</v>
       </c>
       <c r="H275" s="4"/>
     </row>
     <row r="276">
       <c r="A276" s="4">
-        <v>100159</v>
+        <v>100458</v>
       </c>
       <c r="B276" s="4" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="C276" s="4" t="s">
-        <v>61</v>
+        <v>627</v>
       </c>
       <c r="D276" s="4" t="s">
-        <v>641</v>
-[...3 lines deleted...]
-      </c>
+        <v>646</v>
+      </c>
+      <c r="E276" s="4"/>
       <c r="F276" s="4" t="s">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="G276" s="4" t="s">
-        <v>223</v>
+        <v>627</v>
       </c>
       <c r="H276" s="4"/>
     </row>
     <row r="277">
       <c r="A277" s="4">
-        <v>101492</v>
+        <v>100377</v>
       </c>
       <c r="B277" s="4" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C277" s="4" t="s">
-        <v>637</v>
+        <v>115</v>
       </c>
       <c r="D277" s="4" t="s">
-        <v>646</v>
-[...3 lines deleted...]
-      </c>
+        <v>648</v>
+      </c>
+      <c r="E277" s="4"/>
       <c r="F277" s="4" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="G277" s="4" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="H277" s="4"/>
     </row>
     <row r="278">
       <c r="A278" s="4">
-        <v>100441</v>
+        <v>100159</v>
       </c>
       <c r="B278" s="4" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="C278" s="4" t="s">
-        <v>228</v>
+        <v>61</v>
       </c>
       <c r="D278" s="4" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="E278" s="4" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F278" s="4" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="G278" s="4" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="H278" s="4"/>
     </row>
     <row r="279">
       <c r="A279" s="4">
-        <v>100118</v>
+        <v>101492</v>
       </c>
       <c r="B279" s="4" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C279" s="4" t="s">
-        <v>605</v>
+        <v>641</v>
       </c>
       <c r="D279" s="4" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="E279" s="4" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="F279" s="4" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="G279" s="4" t="s">
-        <v>605</v>
+        <v>9</v>
       </c>
       <c r="H279" s="4"/>
     </row>
     <row r="280">
       <c r="A280" s="4">
-        <v>101485</v>
+        <v>100441</v>
       </c>
       <c r="B280" s="4" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C280" s="4" t="s">
-        <v>9</v>
+        <v>228</v>
       </c>
       <c r="D280" s="4" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E280" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="F280" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="G280" s="4" t="s">
-        <v>9</v>
+        <v>228</v>
       </c>
       <c r="H280" s="4"/>
     </row>
     <row r="281">
       <c r="A281" s="4">
-        <v>100075</v>
+        <v>100118</v>
       </c>
       <c r="B281" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C281" s="4" t="s">
-        <v>24</v>
+        <v>605</v>
       </c>
       <c r="D281" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E281" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="F281" s="4" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="G281" s="4" t="s">
-        <v>24</v>
+        <v>605</v>
       </c>
       <c r="H281" s="4"/>
     </row>
     <row r="282">
       <c r="A282" s="4">
-        <v>100076</v>
+        <v>101485</v>
       </c>
       <c r="B282" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C282" s="4" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D282" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E282" s="4" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="F282" s="4" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="G282" s="4" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="H282" s="4"/>
     </row>
     <row r="283">
       <c r="A283" s="4">
-        <v>100160</v>
+        <v>100075</v>
       </c>
       <c r="B283" s="4" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C283" s="4" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="D283" s="4" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E283" s="4" t="s">
         <v>662</v>
       </c>
       <c r="F283" s="4" t="s">
         <v>663</v>
       </c>
       <c r="G283" s="4" t="s">
-        <v>223</v>
+        <v>24</v>
       </c>
       <c r="H283" s="4"/>
     </row>
     <row r="284">
       <c r="A284" s="4">
-        <v>100424</v>
+        <v>100076</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>664</v>
       </c>
       <c r="C284" s="4" t="s">
-        <v>623</v>
+        <v>24</v>
       </c>
       <c r="D284" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="E284" s="4" t="s">
         <v>665</v>
       </c>
-      <c r="E284" s="4"/>
       <c r="F284" s="4" t="s">
         <v>666</v>
       </c>
       <c r="G284" s="4" t="s">
-        <v>623</v>
+        <v>24</v>
       </c>
       <c r="H284" s="4"/>
     </row>
     <row r="285">
       <c r="A285" s="4">
-        <v>100423</v>
+        <v>101545</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>667</v>
       </c>
       <c r="C285" s="4" t="s">
-        <v>623</v>
+        <v>228</v>
       </c>
       <c r="D285" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="E285" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="F285" s="4" t="s">
         <v>668</v>
       </c>
-      <c r="E285" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="G285" s="4" t="s">
-        <v>623</v>
+        <v>228</v>
       </c>
       <c r="H285" s="4"/>
     </row>
     <row r="286">
       <c r="A286" s="4">
-        <v>100422</v>
+        <v>100160</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>669</v>
       </c>
       <c r="C286" s="4" t="s">
-        <v>623</v>
+        <v>61</v>
       </c>
       <c r="D286" s="4" t="s">
         <v>669</v>
       </c>
-      <c r="E286" s="4"/>
+      <c r="E286" s="4" t="s">
+        <v>670</v>
+      </c>
       <c r="F286" s="4" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="G286" s="4" t="s">
-        <v>623</v>
+        <v>223</v>
       </c>
       <c r="H286" s="4"/>
     </row>
     <row r="287">
       <c r="A287" s="4">
-        <v>100401</v>
+        <v>100424</v>
       </c>
       <c r="B287" s="4" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C287" s="4" t="s">
-        <v>394</v>
+        <v>627</v>
       </c>
       <c r="D287" s="4" t="s">
-        <v>670</v>
-[...3 lines deleted...]
-      </c>
+        <v>673</v>
+      </c>
+      <c r="E287" s="4"/>
       <c r="F287" s="4" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="G287" s="4" t="s">
-        <v>394</v>
+        <v>627</v>
       </c>
       <c r="H287" s="4"/>
     </row>
     <row r="288">
       <c r="A288" s="4">
-        <v>100235</v>
+        <v>100423</v>
       </c>
       <c r="B288" s="4" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="C288" s="4" t="s">
-        <v>190</v>
+        <v>627</v>
       </c>
       <c r="D288" s="4" t="s">
-        <v>670</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="E288" s="4"/>
       <c r="F288" s="4" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="G288" s="4" t="s">
-        <v>190</v>
+        <v>627</v>
       </c>
       <c r="H288" s="4"/>
     </row>
     <row r="289">
       <c r="A289" s="4">
-        <v>100137</v>
+        <v>100422</v>
       </c>
       <c r="B289" s="4" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="C289" s="4" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="D289" s="4" t="s">
-        <v>670</v>
-[...3 lines deleted...]
-      </c>
+        <v>677</v>
+      </c>
+      <c r="E289" s="4"/>
       <c r="F289" s="4" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="G289" s="4" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="H289" s="4"/>
     </row>
     <row r="290">
       <c r="A290" s="4">
-        <v>100150</v>
+        <v>100401</v>
       </c>
       <c r="B290" s="4" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="C290" s="4" t="s">
-        <v>228</v>
+        <v>394</v>
       </c>
       <c r="D290" s="4" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="E290" s="4" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="F290" s="4" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="G290" s="4" t="s">
-        <v>228</v>
+        <v>394</v>
       </c>
       <c r="H290" s="4"/>
     </row>
     <row r="291">
       <c r="A291" s="4">
-        <v>100309</v>
+        <v>100235</v>
       </c>
       <c r="B291" s="4" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C291" s="4" t="s">
-        <v>447</v>
+        <v>190</v>
       </c>
       <c r="D291" s="4" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="E291" s="4"/>
+        <v>678</v>
+      </c>
+      <c r="E291" s="4" t="s">
+        <v>678</v>
+      </c>
       <c r="F291" s="4" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="G291" s="4" t="s">
-        <v>447</v>
+        <v>190</v>
       </c>
       <c r="H291" s="4"/>
     </row>
     <row r="292">
       <c r="A292" s="4">
-        <v>100272</v>
+        <v>100137</v>
       </c>
       <c r="B292" s="4" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C292" s="4" t="s">
-        <v>676</v>
+        <v>605</v>
       </c>
       <c r="D292" s="4" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="E292" s="4"/>
+        <v>678</v>
+      </c>
+      <c r="E292" s="4" t="s">
+        <v>678</v>
+      </c>
       <c r="F292" s="4" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="G292" s="4" t="s">
-        <v>679</v>
+        <v>605</v>
       </c>
       <c r="H292" s="4"/>
     </row>
     <row r="293">
       <c r="A293" s="4">
-        <v>100236</v>
+        <v>100150</v>
       </c>
       <c r="B293" s="4" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="C293" s="4" t="s">
-        <v>190</v>
+        <v>228</v>
       </c>
       <c r="D293" s="4" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="E293" s="4" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="F293" s="4" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="G293" s="4" t="s">
-        <v>190</v>
+        <v>228</v>
       </c>
       <c r="H293" s="4"/>
     </row>
     <row r="294">
       <c r="A294" s="4">
-        <v>100155</v>
+        <v>100309</v>
       </c>
       <c r="B294" s="4" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="C294" s="4" t="s">
-        <v>228</v>
+        <v>447</v>
       </c>
       <c r="D294" s="4" t="s">
-        <v>680</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="E294" s="4"/>
       <c r="F294" s="4" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="G294" s="4" t="s">
-        <v>228</v>
+        <v>447</v>
       </c>
       <c r="H294" s="4"/>
     </row>
     <row r="295">
       <c r="A295" s="4">
-        <v>100144</v>
+        <v>100272</v>
       </c>
       <c r="B295" s="4" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C295" s="4" t="s">
-        <v>329</v>
+        <v>684</v>
       </c>
       <c r="D295" s="4" t="s">
-        <v>683</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="E295" s="4"/>
       <c r="F295" s="4" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="G295" s="4" t="s">
-        <v>329</v>
+        <v>687</v>
       </c>
       <c r="H295" s="4"/>
     </row>
     <row r="296">
       <c r="A296" s="4">
-        <v>100434</v>
+        <v>100236</v>
       </c>
       <c r="B296" s="4" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="C296" s="4" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="D296" s="4" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="E296" s="4" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="F296" s="4" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="G296" s="4" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H296" s="4"/>
     </row>
     <row r="297">
       <c r="A297" s="4">
-        <v>100435</v>
+        <v>100155</v>
       </c>
       <c r="B297" s="4" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C297" s="4" t="s">
-        <v>61</v>
+        <v>228</v>
       </c>
       <c r="D297" s="4" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E297" s="4" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F297" s="4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="G297" s="4" t="s">
-        <v>61</v>
+        <v>228</v>
       </c>
       <c r="H297" s="4"/>
     </row>
     <row r="298">
       <c r="A298" s="4">
-        <v>100359</v>
+        <v>100144</v>
       </c>
       <c r="B298" s="4" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C298" s="4" t="s">
-        <v>690</v>
+        <v>329</v>
       </c>
       <c r="D298" s="4" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="E298" s="4" t="s">
         <v>691</v>
       </c>
       <c r="F298" s="4" t="s">
         <v>692</v>
       </c>
       <c r="G298" s="4" t="s">
-        <v>464</v>
+        <v>329</v>
       </c>
       <c r="H298" s="4"/>
     </row>
     <row r="299">
       <c r="A299" s="4">
-        <v>100083</v>
+        <v>100434</v>
       </c>
       <c r="B299" s="4" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="C299" s="4" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="D299" s="4" t="s">
         <v>693</v>
       </c>
-      <c r="E299" s="4"/>
+      <c r="E299" s="4" t="s">
+        <v>693</v>
+      </c>
       <c r="F299" s="4" t="s">
         <v>694</v>
       </c>
       <c r="G299" s="4" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="H299" s="4"/>
     </row>
     <row r="300">
       <c r="A300" s="4">
-        <v>100025</v>
+        <v>100435</v>
       </c>
       <c r="B300" s="4" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="C300" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D300" s="4" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="E300" s="4" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="F300" s="4" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G300" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H300" s="4"/>
     </row>
     <row r="301">
       <c r="A301" s="4">
-        <v>100055</v>
+        <v>100359</v>
       </c>
       <c r="B301" s="4" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="C301" s="4" t="s">
-        <v>22</v>
+        <v>698</v>
       </c>
       <c r="D301" s="4" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="E301" s="4" t="s">
-        <v>689</v>
+        <v>699</v>
       </c>
       <c r="F301" s="4" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="G301" s="4" t="s">
-        <v>22</v>
+        <v>464</v>
       </c>
       <c r="H301" s="4"/>
     </row>
     <row r="302">
       <c r="A302" s="4">
-        <v>100145</v>
+        <v>100083</v>
       </c>
       <c r="B302" s="4" t="s">
         <v>697</v>
       </c>
       <c r="C302" s="4" t="s">
-        <v>61</v>
+        <v>211</v>
       </c>
       <c r="D302" s="4" t="s">
-        <v>697</v>
-[...3 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="E302" s="4"/>
       <c r="F302" s="4" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="G302" s="4" t="s">
-        <v>61</v>
+        <v>211</v>
       </c>
       <c r="H302" s="4"/>
     </row>
     <row r="303">
       <c r="A303" s="4">
-        <v>100172</v>
+        <v>100025</v>
       </c>
       <c r="B303" s="4" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="C303" s="4" t="s">
-        <v>700</v>
+        <v>61</v>
       </c>
       <c r="D303" s="4" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="E303" s="4" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="F303" s="4" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="G303" s="4" t="s">
-        <v>700</v>
+        <v>61</v>
       </c>
       <c r="H303" s="4"/>
     </row>
     <row r="304">
       <c r="A304" s="4">
-        <v>100196</v>
+        <v>100055</v>
       </c>
       <c r="B304" s="4" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="C304" s="4" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="D304" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="E304" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="F304" s="4" t="s">
         <v>704</v>
       </c>
-      <c r="E304" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G304" s="4" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H304" s="4"/>
     </row>
     <row r="305">
       <c r="A305" s="4">
-        <v>101497</v>
+        <v>100145</v>
       </c>
       <c r="B305" s="4" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C305" s="4" t="s">
-        <v>326</v>
+        <v>61</v>
       </c>
       <c r="D305" s="4" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="E305" s="4"/>
+        <v>705</v>
+      </c>
+      <c r="E305" s="4" t="s">
+        <v>705</v>
+      </c>
       <c r="F305" s="4" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="G305" s="4" t="s">
-        <v>326</v>
+        <v>61</v>
       </c>
       <c r="H305" s="4"/>
     </row>
     <row r="306">
       <c r="A306" s="4">
-        <v>101498</v>
+        <v>101551</v>
       </c>
       <c r="B306" s="4" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="C306" s="4" t="s">
-        <v>340</v>
+        <v>623</v>
       </c>
       <c r="D306" s="4" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E306" s="4"/>
       <c r="F306" s="4" t="s">
         <v>709</v>
       </c>
       <c r="G306" s="4" t="s">
-        <v>340</v>
+        <v>623</v>
       </c>
       <c r="H306" s="4"/>
     </row>
     <row r="307">
       <c r="A307" s="4">
-        <v>101500</v>
+        <v>101550</v>
       </c>
       <c r="B307" s="4" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="C307" s="4" t="s">
-        <v>344</v>
+        <v>623</v>
       </c>
       <c r="D307" s="4" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="E307" s="4"/>
       <c r="F307" s="4" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="G307" s="4" t="s">
-        <v>344</v>
+        <v>623</v>
       </c>
       <c r="H307" s="4"/>
     </row>
     <row r="308">
       <c r="A308" s="4">
-        <v>101501</v>
+        <v>100172</v>
       </c>
       <c r="B308" s="4" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="C308" s="4" t="s">
-        <v>342</v>
+        <v>714</v>
       </c>
       <c r="D308" s="4" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="E308" s="4"/>
+        <v>713</v>
+      </c>
+      <c r="E308" s="4" t="s">
+        <v>715</v>
+      </c>
       <c r="F308" s="4" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="G308" s="4" t="s">
-        <v>342</v>
+        <v>714</v>
       </c>
       <c r="H308" s="4"/>
     </row>
     <row r="309">
       <c r="A309" s="4">
-        <v>101510</v>
+        <v>100196</v>
       </c>
       <c r="B309" s="4" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="C309" s="4" t="s">
-        <v>613</v>
+        <v>59</v>
       </c>
       <c r="D309" s="4" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="E309" s="4"/>
+        <v>718</v>
+      </c>
+      <c r="E309" s="4" t="s">
+        <v>719</v>
+      </c>
       <c r="F309" s="4" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="G309" s="4" t="s">
-        <v>613</v>
+        <v>59</v>
       </c>
       <c r="H309" s="4"/>
     </row>
     <row r="310">
       <c r="A310" s="4">
-        <v>101508</v>
+        <v>101497</v>
       </c>
       <c r="B310" s="4" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="C310" s="4" t="s">
-        <v>613</v>
+        <v>326</v>
       </c>
       <c r="D310" s="4" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="E310" s="4"/>
       <c r="F310" s="4" t="s">
-        <v>612</v>
+        <v>722</v>
       </c>
       <c r="G310" s="4" t="s">
-        <v>613</v>
+        <v>326</v>
       </c>
       <c r="H310" s="4"/>
     </row>
     <row r="311">
       <c r="A311" s="4">
-        <v>101511</v>
+        <v>101498</v>
       </c>
       <c r="B311" s="4" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C311" s="4" t="s">
-        <v>613</v>
+        <v>340</v>
       </c>
       <c r="D311" s="4" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="E311" s="4"/>
       <c r="F311" s="4" t="s">
-        <v>713</v>
+        <v>723</v>
       </c>
       <c r="G311" s="4" t="s">
-        <v>613</v>
+        <v>340</v>
       </c>
       <c r="H311" s="4"/>
     </row>
     <row r="312">
       <c r="A312" s="4">
-        <v>101516</v>
+        <v>101500</v>
       </c>
       <c r="B312" s="4" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C312" s="4" t="s">
-        <v>623</v>
+        <v>344</v>
       </c>
       <c r="D312" s="4" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E312" s="4"/>
       <c r="F312" s="4" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="G312" s="4" t="s">
-        <v>623</v>
+        <v>344</v>
       </c>
       <c r="H312" s="4"/>
     </row>
     <row r="313">
       <c r="A313" s="4">
-        <v>100454</v>
+        <v>101501</v>
       </c>
       <c r="B313" s="4" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="C313" s="4" t="s">
-        <v>719</v>
+        <v>342</v>
       </c>
       <c r="D313" s="4" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="E313" s="4"/>
       <c r="F313" s="4" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="G313" s="4" t="s">
-        <v>719</v>
+        <v>342</v>
       </c>
       <c r="H313" s="4"/>
     </row>
     <row r="314">
       <c r="A314" s="4">
-        <v>101496</v>
+        <v>101510</v>
       </c>
       <c r="B314" s="4" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="C314" s="4" t="s">
-        <v>723</v>
+        <v>613</v>
       </c>
       <c r="D314" s="4" t="s">
-        <v>715</v>
-[...3 lines deleted...]
-      </c>
+        <v>726</v>
+      </c>
+      <c r="E314" s="4"/>
       <c r="F314" s="4" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="G314" s="4" t="s">
-        <v>723</v>
+        <v>613</v>
       </c>
       <c r="H314" s="4"/>
     </row>
     <row r="315">
       <c r="A315" s="4">
-        <v>100420</v>
+        <v>101508</v>
       </c>
       <c r="B315" s="4" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C315" s="4" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
       <c r="D315" s="4" t="s">
-        <v>727</v>
-[...1 lines deleted...]
-      <c r="E315" s="4" t="s">
         <v>728</v>
       </c>
+      <c r="E315" s="4"/>
       <c r="F315" s="4" t="s">
-        <v>729</v>
+        <v>612</v>
       </c>
       <c r="G315" s="4" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
       <c r="H315" s="4"/>
     </row>
     <row r="316">
       <c r="A316" s="4">
-        <v>100014</v>
+        <v>101511</v>
       </c>
       <c r="B316" s="4" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="C316" s="4" t="s">
-        <v>731</v>
+        <v>613</v>
       </c>
       <c r="D316" s="4" t="s">
-        <v>732</v>
-[...3 lines deleted...]
-      </c>
+        <v>729</v>
+      </c>
+      <c r="E316" s="4"/>
       <c r="F316" s="4" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="G316" s="4" t="s">
-        <v>731</v>
+        <v>613</v>
       </c>
       <c r="H316" s="4"/>
     </row>
     <row r="317">
       <c r="A317" s="4">
-        <v>100343</v>
+        <v>101516</v>
       </c>
       <c r="B317" s="4" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="C317" s="4" t="s">
-        <v>139</v>
+        <v>627</v>
       </c>
       <c r="D317" s="4" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="E317" s="4"/>
       <c r="F317" s="4" t="s">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="G317" s="4" t="s">
-        <v>139</v>
+        <v>627</v>
       </c>
       <c r="H317" s="4"/>
     </row>
     <row r="318">
       <c r="A318" s="4">
-        <v>100322</v>
+        <v>100454</v>
       </c>
       <c r="B318" s="4" t="s">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="C318" s="4" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="D318" s="4" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="E318" s="4"/>
       <c r="F318" s="4" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="G318" s="4" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="H318" s="4"/>
     </row>
     <row r="319">
       <c r="A319" s="4">
-        <v>100119</v>
+        <v>101496</v>
       </c>
       <c r="B319" s="4" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="C319" s="4" t="s">
-        <v>605</v>
+        <v>737</v>
       </c>
       <c r="D319" s="4" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="E319" s="4" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F319" s="4" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="G319" s="4" t="s">
-        <v>605</v>
+        <v>737</v>
       </c>
       <c r="H319" s="4"/>
     </row>
     <row r="320">
       <c r="A320" s="4">
-        <v>100120</v>
+        <v>100420</v>
       </c>
       <c r="B320" s="4" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="C320" s="4" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="D320" s="4" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="E320" s="4" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="F320" s="4" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="G320" s="4" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="H320" s="4"/>
     </row>
     <row r="321">
       <c r="A321" s="4">
-        <v>100121</v>
+        <v>100014</v>
       </c>
       <c r="B321" s="4" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="C321" s="4" t="s">
-        <v>605</v>
+        <v>745</v>
       </c>
       <c r="D321" s="4" t="s">
         <v>746</v>
       </c>
       <c r="E321" s="4" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F321" s="4" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="G321" s="4" t="s">
-        <v>605</v>
+        <v>745</v>
       </c>
       <c r="H321" s="4"/>
     </row>
     <row r="322">
       <c r="A322" s="4">
-        <v>101512</v>
+        <v>100343</v>
       </c>
       <c r="B322" s="4" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C322" s="4" t="s">
-        <v>613</v>
+        <v>139</v>
       </c>
       <c r="D322" s="4" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="E322" s="4"/>
       <c r="F322" s="4" t="s">
-        <v>713</v>
+        <v>751</v>
       </c>
       <c r="G322" s="4" t="s">
-        <v>613</v>
+        <v>139</v>
       </c>
       <c r="H322" s="4"/>
     </row>
     <row r="323">
       <c r="A323" s="4">
-        <v>100020</v>
+        <v>100322</v>
       </c>
       <c r="B323" s="4" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="C323" s="4" t="s">
-        <v>61</v>
+        <v>753</v>
       </c>
       <c r="D323" s="4" t="s">
-        <v>749</v>
-[...3 lines deleted...]
-      </c>
+        <v>754</v>
+      </c>
+      <c r="E323" s="4"/>
       <c r="F323" s="4" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="G323" s="4" t="s">
-        <v>61</v>
+        <v>753</v>
       </c>
       <c r="H323" s="4"/>
     </row>
     <row r="324">
       <c r="A324" s="4">
-        <v>100037</v>
+        <v>100119</v>
       </c>
       <c r="B324" s="4" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="C324" s="4" t="s">
-        <v>115</v>
+        <v>605</v>
       </c>
       <c r="D324" s="4" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="E324" s="4" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F324" s="4" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="G324" s="4" t="s">
-        <v>115</v>
+        <v>605</v>
       </c>
       <c r="H324" s="4"/>
     </row>
     <row r="325">
       <c r="A325" s="4">
-        <v>100156</v>
+        <v>100120</v>
       </c>
       <c r="B325" s="4" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="C325" s="4" t="s">
-        <v>228</v>
+        <v>605</v>
       </c>
       <c r="D325" s="4" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="E325" s="4" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="F325" s="4" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="G325" s="4" t="s">
-        <v>228</v>
+        <v>605</v>
       </c>
       <c r="H325" s="4"/>
     </row>
     <row r="326">
       <c r="A326" s="4">
-        <v>100237</v>
+        <v>100121</v>
       </c>
       <c r="B326" s="4" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="C326" s="4" t="s">
-        <v>190</v>
+        <v>605</v>
       </c>
       <c r="D326" s="4" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="E326" s="4" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="F326" s="4" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="G326" s="4" t="s">
-        <v>190</v>
+        <v>605</v>
       </c>
       <c r="H326" s="4"/>
     </row>
     <row r="327">
       <c r="A327" s="4">
-        <v>100370</v>
+        <v>101512</v>
       </c>
       <c r="B327" s="4" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="C327" s="4" t="s">
-        <v>759</v>
+        <v>613</v>
       </c>
       <c r="D327" s="4" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E327" s="4"/>
       <c r="F327" s="4" t="s">
-        <v>761</v>
+        <v>727</v>
       </c>
       <c r="G327" s="4" t="s">
-        <v>759</v>
+        <v>613</v>
       </c>
       <c r="H327" s="4"/>
     </row>
     <row r="328">
       <c r="A328" s="4">
-        <v>100373</v>
+        <v>100020</v>
       </c>
       <c r="B328" s="4" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C328" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D328" s="4" t="s">
         <v>763</v>
       </c>
-      <c r="D328" s="4" t="s">
+      <c r="E328" s="4" t="s">
         <v>764</v>
       </c>
-      <c r="E328" s="4"/>
       <c r="F328" s="4" t="s">
         <v>765</v>
       </c>
       <c r="G328" s="4" t="s">
-        <v>763</v>
+        <v>61</v>
       </c>
       <c r="H328" s="4"/>
     </row>
     <row r="329">
       <c r="A329" s="4">
-        <v>100004</v>
+        <v>100037</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>766</v>
       </c>
       <c r="C329" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="D329" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="E329" s="4" t="s">
         <v>767</v>
       </c>
-      <c r="D329" s="4" t="s">
+      <c r="F329" s="4" t="s">
         <v>768</v>
       </c>
-      <c r="E329" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="G329" s="4" t="s">
-        <v>767</v>
+        <v>115</v>
       </c>
       <c r="H329" s="4"/>
     </row>
     <row r="330">
       <c r="A330" s="4">
-        <v>100227</v>
+        <v>100156</v>
       </c>
       <c r="B330" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="C330" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D330" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="E330" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="F330" s="4" t="s">
         <v>770</v>
       </c>
-      <c r="C330" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G330" s="4" t="s">
-        <v>350</v>
+        <v>228</v>
       </c>
       <c r="H330" s="4"/>
     </row>
     <row r="331">
       <c r="A331" s="4">
-        <v>100228</v>
+        <v>100237</v>
       </c>
       <c r="B331" s="4" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="C331" s="4" t="s">
-        <v>350</v>
+        <v>190</v>
       </c>
       <c r="D331" s="4" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E331" s="4" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="F331" s="4" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="G331" s="4" t="s">
-        <v>350</v>
+        <v>190</v>
       </c>
       <c r="H331" s="4"/>
     </row>
     <row r="332">
       <c r="A332" s="4">
-        <v>100157</v>
+        <v>100370</v>
       </c>
       <c r="B332" s="4" t="s">
         <v>772</v>
       </c>
       <c r="C332" s="4" t="s">
-        <v>356</v>
+        <v>773</v>
       </c>
       <c r="D332" s="4" t="s">
-        <v>772</v>
-[...3 lines deleted...]
-      </c>
+        <v>774</v>
+      </c>
+      <c r="E332" s="4"/>
       <c r="F332" s="4" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="G332" s="4" t="s">
-        <v>356</v>
+        <v>773</v>
       </c>
       <c r="H332" s="4"/>
     </row>
     <row r="333">
       <c r="A333" s="4">
-        <v>100365</v>
+        <v>100373</v>
       </c>
       <c r="B333" s="4" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="C333" s="4" t="s">
-        <v>228</v>
+        <v>777</v>
       </c>
       <c r="D333" s="4" t="s">
-        <v>772</v>
-[...3 lines deleted...]
-      </c>
+        <v>778</v>
+      </c>
+      <c r="E333" s="4"/>
       <c r="F333" s="4" t="s">
-        <v>256</v>
+        <v>779</v>
       </c>
       <c r="G333" s="4" t="s">
-        <v>228</v>
+        <v>777</v>
       </c>
       <c r="H333" s="4"/>
     </row>
     <row r="334">
       <c r="A334" s="4">
-        <v>100347</v>
+        <v>100004</v>
       </c>
       <c r="B334" s="4" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="C334" s="4" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="D334" s="4" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="E334" s="4"/>
       <c r="F334" s="4" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="G334" s="4" t="s">
-        <v>464</v>
+        <v>781</v>
       </c>
       <c r="H334" s="4"/>
     </row>
     <row r="335">
       <c r="A335" s="4">
-        <v>101515</v>
+        <v>100227</v>
       </c>
       <c r="B335" s="4" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="C335" s="4" t="s">
-        <v>24</v>
+        <v>350</v>
       </c>
       <c r="D335" s="4" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="E335" s="4" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="F335" s="4" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="G335" s="4" t="s">
-        <v>24</v>
+        <v>350</v>
       </c>
       <c r="H335" s="4"/>
     </row>
     <row r="336">
       <c r="A336" s="4">
-        <v>100364</v>
+        <v>100228</v>
       </c>
       <c r="B336" s="4" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="C336" s="4" t="s">
-        <v>228</v>
+        <v>350</v>
       </c>
       <c r="D336" s="4" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="E336" s="4" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="F336" s="4" t="s">
-        <v>256</v>
+        <v>787</v>
       </c>
       <c r="G336" s="4" t="s">
-        <v>228</v>
+        <v>350</v>
       </c>
       <c r="H336" s="4"/>
     </row>
     <row r="337">
       <c r="A337" s="4">
-        <v>100247</v>
+        <v>100157</v>
       </c>
       <c r="B337" s="4" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="C337" s="4" t="s">
-        <v>24</v>
+        <v>356</v>
       </c>
       <c r="D337" s="4" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="E337" s="4" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="F337" s="4" t="s">
-        <v>87</v>
+        <v>788</v>
       </c>
       <c r="G337" s="4" t="s">
-        <v>24</v>
+        <v>356</v>
       </c>
       <c r="H337" s="4"/>
     </row>
     <row r="338">
       <c r="A338" s="4">
-        <v>100334</v>
+        <v>100365</v>
       </c>
       <c r="B338" s="4" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="C338" s="4" t="s">
         <v>228</v>
       </c>
       <c r="D338" s="4" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="E338" s="4" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="F338" s="4" t="s">
-        <v>780</v>
+        <v>256</v>
       </c>
       <c r="G338" s="4" t="s">
         <v>228</v>
       </c>
       <c r="H338" s="4"/>
     </row>
     <row r="339">
       <c r="A339" s="4">
-        <v>100409</v>
+        <v>100347</v>
       </c>
       <c r="B339" s="4" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="C339" s="4" t="s">
-        <v>61</v>
+        <v>786</v>
       </c>
       <c r="D339" s="4" t="s">
-        <v>779</v>
-[...3 lines deleted...]
-      </c>
+        <v>786</v>
+      </c>
+      <c r="E339" s="4"/>
       <c r="F339" s="4" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="G339" s="4" t="s">
-        <v>61</v>
+        <v>464</v>
       </c>
       <c r="H339" s="4"/>
     </row>
     <row r="340">
       <c r="A340" s="4">
-        <v>100368</v>
+        <v>101515</v>
       </c>
       <c r="B340" s="4" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="C340" s="4" t="s">
-        <v>228</v>
+        <v>24</v>
       </c>
       <c r="D340" s="4" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="E340" s="4" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="F340" s="4" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="G340" s="4" t="s">
-        <v>228</v>
+        <v>24</v>
       </c>
       <c r="H340" s="4"/>
     </row>
     <row r="341">
       <c r="A341" s="4">
-        <v>100362</v>
+        <v>100364</v>
       </c>
       <c r="B341" s="4" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="C341" s="4" t="s">
         <v>228</v>
       </c>
       <c r="D341" s="4" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="E341" s="4" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="F341" s="4" t="s">
         <v>256</v>
       </c>
       <c r="G341" s="4" t="s">
         <v>228</v>
       </c>
       <c r="H341" s="4"/>
     </row>
     <row r="342">
       <c r="A342" s="4">
-        <v>100333</v>
+        <v>100247</v>
       </c>
       <c r="B342" s="4" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="C342" s="4" t="s">
-        <v>228</v>
+        <v>24</v>
       </c>
       <c r="D342" s="4" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="E342" s="4" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="F342" s="4" t="s">
-        <v>786</v>
+        <v>87</v>
       </c>
       <c r="G342" s="4" t="s">
-        <v>228</v>
+        <v>24</v>
       </c>
       <c r="H342" s="4"/>
     </row>
     <row r="343">
       <c r="A343" s="4">
-        <v>100408</v>
+        <v>100334</v>
       </c>
       <c r="B343" s="4" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="C343" s="4" t="s">
-        <v>61</v>
+        <v>228</v>
       </c>
       <c r="D343" s="4" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="E343" s="4" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="F343" s="4" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="G343" s="4" t="s">
-        <v>61</v>
+        <v>228</v>
       </c>
       <c r="H343" s="4"/>
     </row>
     <row r="344">
       <c r="A344" s="4">
-        <v>100161</v>
+        <v>100409</v>
       </c>
       <c r="B344" s="4" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="C344" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D344" s="4" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="E344" s="4" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="F344" s="4" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="G344" s="4" t="s">
-        <v>223</v>
+        <v>61</v>
       </c>
       <c r="H344" s="4"/>
     </row>
     <row r="345">
       <c r="A345" s="4">
-        <v>101507</v>
+        <v>100368</v>
       </c>
       <c r="B345" s="4" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="C345" s="4" t="s">
-        <v>613</v>
+        <v>228</v>
       </c>
       <c r="D345" s="4" t="s">
-        <v>791</v>
-[...1 lines deleted...]
-      <c r="E345" s="4"/>
+        <v>796</v>
+      </c>
+      <c r="E345" s="4" t="s">
+        <v>796</v>
+      </c>
       <c r="F345" s="4" t="s">
-        <v>612</v>
+        <v>797</v>
       </c>
       <c r="G345" s="4" t="s">
-        <v>613</v>
+        <v>228</v>
       </c>
       <c r="H345" s="4"/>
     </row>
     <row r="346">
       <c r="A346" s="4">
-        <v>100190</v>
+        <v>100362</v>
       </c>
       <c r="B346" s="4" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="C346" s="4" t="s">
-        <v>187</v>
+        <v>228</v>
       </c>
       <c r="D346" s="4" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="E346" s="4" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="F346" s="4" t="s">
-        <v>794</v>
+        <v>256</v>
       </c>
       <c r="G346" s="4" t="s">
-        <v>187</v>
+        <v>228</v>
       </c>
       <c r="H346" s="4"/>
     </row>
     <row r="347">
       <c r="A347" s="4">
-        <v>100221</v>
+        <v>100333</v>
       </c>
       <c r="B347" s="4" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="C347" s="4" t="s">
-        <v>190</v>
+        <v>228</v>
       </c>
       <c r="D347" s="4" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="E347" s="4" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="F347" s="4" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="G347" s="4" t="s">
-        <v>190</v>
+        <v>228</v>
       </c>
       <c r="H347" s="4"/>
     </row>
     <row r="348">
       <c r="A348" s="4">
-        <v>100316</v>
+        <v>100408</v>
       </c>
       <c r="B348" s="4" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="C348" s="4" t="s">
-        <v>797</v>
+        <v>61</v>
       </c>
       <c r="D348" s="4" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="E348" s="4" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F348" s="4" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="G348" s="4" t="s">
-        <v>767</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H348" s="4"/>
     </row>
     <row r="349">
       <c r="A349" s="4">
-        <v>100317</v>
+        <v>100161</v>
       </c>
       <c r="B349" s="4" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="C349" s="4" t="s">
-        <v>767</v>
+        <v>61</v>
       </c>
       <c r="D349" s="4" t="s">
         <v>802</v>
       </c>
       <c r="E349" s="4" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="F349" s="4" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="G349" s="4" t="s">
-        <v>767</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H349" s="4"/>
     </row>
     <row r="350">
       <c r="A350" s="4">
-        <v>100318</v>
+        <v>101507</v>
       </c>
       <c r="B350" s="4" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="C350" s="4" t="s">
-        <v>797</v>
+        <v>613</v>
       </c>
       <c r="D350" s="4" t="s">
-        <v>797</v>
-[...3 lines deleted...]
-      </c>
+        <v>805</v>
+      </c>
+      <c r="E350" s="4"/>
       <c r="F350" s="4" t="s">
-        <v>799</v>
+        <v>612</v>
       </c>
       <c r="G350" s="4" t="s">
-        <v>767</v>
-[...3 lines deleted...]
-      </c>
+        <v>613</v>
+      </c>
+      <c r="H350" s="4"/>
     </row>
     <row r="351">
       <c r="A351" s="4">
-        <v>100415</v>
+        <v>100190</v>
       </c>
       <c r="B351" s="4" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C351" s="4" t="s">
-        <v>14</v>
+        <v>187</v>
       </c>
       <c r="D351" s="4" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="E351" s="4" t="s">
-        <v>15</v>
+        <v>807</v>
       </c>
       <c r="F351" s="4" t="s">
-        <v>16</v>
+        <v>808</v>
       </c>
       <c r="G351" s="4" t="s">
-        <v>14</v>
+        <v>187</v>
       </c>
       <c r="H351" s="4"/>
     </row>
     <row r="352">
       <c r="A352" s="4">
-        <v>101509</v>
+        <v>100221</v>
       </c>
       <c r="B352" s="4" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C352" s="4" t="s">
-        <v>613</v>
+        <v>190</v>
       </c>
       <c r="D352" s="4" t="s">
-        <v>805</v>
-[...1 lines deleted...]
-      <c r="E352" s="4"/>
+        <v>806</v>
+      </c>
+      <c r="E352" s="4" t="s">
+        <v>806</v>
+      </c>
       <c r="F352" s="4" t="s">
-        <v>713</v>
+        <v>809</v>
       </c>
       <c r="G352" s="4" t="s">
-        <v>613</v>
+        <v>190</v>
       </c>
       <c r="H352" s="4"/>
     </row>
     <row r="353">
       <c r="A353" s="4">
-        <v>101523</v>
+        <v>100316</v>
       </c>
       <c r="B353" s="4" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="C353" s="4" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="D353" s="4" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="E353" s="4" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="F353" s="4" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="G353" s="4" t="s">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="H353" s="4"/>
+        <v>781</v>
+      </c>
+      <c r="H353" s="4" t="s">
+        <v>814</v>
+      </c>
     </row>
     <row r="354">
       <c r="A354" s="4">
-        <v>101544</v>
+        <v>100317</v>
       </c>
       <c r="B354" s="4" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="C354" s="4" t="s">
-        <v>207</v>
+        <v>781</v>
       </c>
       <c r="D354" s="4" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="E354" s="4" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="F354" s="4" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="G354" s="4" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="H354" s="4"/>
+        <v>781</v>
+      </c>
+      <c r="H354" s="4" t="s">
+        <v>814</v>
+      </c>
     </row>
     <row r="355">
       <c r="A355" s="4">
-        <v>100173</v>
+        <v>100318</v>
       </c>
       <c r="B355" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C355" s="4" t="s">
+        <v>811</v>
+      </c>
+      <c r="D355" s="4" t="s">
+        <v>811</v>
+      </c>
+      <c r="E355" s="4" t="s">
         <v>812</v>
       </c>
-      <c r="C355" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E355" s="4" t="s">
+      <c r="F355" s="4" t="s">
         <v>813</v>
       </c>
-      <c r="F355" s="4" t="s">
+      <c r="G355" s="4" t="s">
+        <v>781</v>
+      </c>
+      <c r="H355" s="4" t="s">
         <v>814</v>
       </c>
-      <c r="G355" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H355" s="4"/>
     </row>
     <row r="356">
       <c r="A356" s="4">
-        <v>100399</v>
+        <v>100415</v>
       </c>
       <c r="B356" s="4" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="C356" s="4" t="s">
-        <v>816</v>
+        <v>14</v>
       </c>
       <c r="D356" s="4" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="E356" s="4"/>
+        <v>818</v>
+      </c>
+      <c r="E356" s="4" t="s">
+        <v>15</v>
+      </c>
       <c r="F356" s="4" t="s">
-        <v>818</v>
+        <v>16</v>
       </c>
       <c r="G356" s="4" t="s">
-        <v>816</v>
+        <v>14</v>
       </c>
       <c r="H356" s="4"/>
     </row>
     <row r="357">
       <c r="A357" s="4">
-        <v>100232</v>
+        <v>101509</v>
       </c>
       <c r="B357" s="4" t="s">
         <v>819</v>
       </c>
       <c r="C357" s="4" t="s">
-        <v>819</v>
+        <v>613</v>
       </c>
       <c r="D357" s="4" t="s">
         <v>819</v>
       </c>
       <c r="E357" s="4"/>
       <c r="F357" s="4" t="s">
-        <v>820</v>
+        <v>727</v>
       </c>
       <c r="G357" s="4" t="s">
-        <v>679</v>
+        <v>613</v>
       </c>
       <c r="H357" s="4"/>
     </row>
     <row r="358">
       <c r="A358" s="4">
-        <v>100233</v>
+        <v>101523</v>
       </c>
       <c r="B358" s="4" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="C358" s="4" t="s">
         <v>821</v>
       </c>
       <c r="D358" s="4" t="s">
+        <v>822</v>
+      </c>
+      <c r="E358" s="4" t="s">
+        <v>823</v>
+      </c>
+      <c r="F358" s="4" t="s">
+        <v>824</v>
+      </c>
+      <c r="G358" s="4" t="s">
         <v>821</v>
-      </c>
-[...5 lines deleted...]
-        <v>679</v>
       </c>
       <c r="H358" s="4"/>
     </row>
     <row r="359">
       <c r="A359" s="4">
-        <v>100174</v>
+        <v>101544</v>
       </c>
       <c r="B359" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="C359" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D359" s="4" t="s">
+        <v>822</v>
+      </c>
+      <c r="E359" s="4" t="s">
         <v>823</v>
       </c>
-      <c r="C359" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="4" t="s">
+      <c r="F359" s="4" t="s">
         <v>825</v>
       </c>
-      <c r="F359" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G359" s="4" t="s">
-        <v>700</v>
+        <v>207</v>
       </c>
       <c r="H359" s="4"/>
     </row>
     <row r="360">
       <c r="A360" s="4">
-        <v>100165</v>
+        <v>100173</v>
       </c>
       <c r="B360" s="4" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="C360" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="D360" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="E360" s="4" t="s">
         <v>827</v>
       </c>
-      <c r="D360" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E360" s="4" t="s">
+      <c r="F360" s="4" t="s">
         <v>828</v>
       </c>
-      <c r="F360" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G360" s="4" t="s">
-        <v>597</v>
+        <v>714</v>
       </c>
       <c r="H360" s="4"/>
     </row>
     <row r="361">
       <c r="A361" s="4">
-        <v>100015</v>
+        <v>100399</v>
       </c>
       <c r="B361" s="4" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="C361" s="4" t="s">
-        <v>59</v>
+        <v>830</v>
       </c>
       <c r="D361" s="4" t="s">
-        <v>823</v>
-[...1 lines deleted...]
-      <c r="E361" s="4" t="s">
+        <v>831</v>
+      </c>
+      <c r="E361" s="4"/>
+      <c r="F361" s="4" t="s">
+        <v>832</v>
+      </c>
+      <c r="G361" s="4" t="s">
         <v>830</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H361" s="4"/>
     </row>
     <row r="362">
       <c r="A362" s="4">
-        <v>100057</v>
+        <v>100232</v>
       </c>
       <c r="B362" s="4" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="C362" s="4" t="s">
-        <v>61</v>
+        <v>833</v>
       </c>
       <c r="D362" s="4" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>833</v>
+      </c>
+      <c r="E362" s="4"/>
       <c r="F362" s="4" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="G362" s="4" t="s">
-        <v>61</v>
+        <v>687</v>
       </c>
       <c r="H362" s="4"/>
     </row>
     <row r="363">
       <c r="A363" s="4">
-        <v>100017</v>
+        <v>100233</v>
       </c>
       <c r="B363" s="4" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="C363" s="4" t="s">
-        <v>59</v>
+        <v>835</v>
       </c>
       <c r="D363" s="4" t="s">
-        <v>833</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="E363" s="4"/>
       <c r="F363" s="4" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="G363" s="4" t="s">
-        <v>59</v>
+        <v>687</v>
       </c>
       <c r="H363" s="4"/>
     </row>
     <row r="364">
       <c r="A364" s="4">
-        <v>100026</v>
+        <v>100174</v>
       </c>
       <c r="B364" s="4" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C364" s="4" t="s">
-        <v>61</v>
+        <v>714</v>
       </c>
       <c r="D364" s="4" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="E364" s="4" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="F364" s="4" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="G364" s="4" t="s">
-        <v>61</v>
+        <v>714</v>
       </c>
       <c r="H364" s="4"/>
     </row>
     <row r="365">
       <c r="A365" s="4">
-        <v>100038</v>
+        <v>100165</v>
       </c>
       <c r="B365" s="4" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C365" s="4" t="s">
-        <v>22</v>
+        <v>841</v>
       </c>
       <c r="D365" s="4" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="E365" s="4" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="F365" s="4" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="G365" s="4" t="s">
-        <v>22</v>
+        <v>597</v>
       </c>
       <c r="H365" s="4"/>
     </row>
     <row r="366">
       <c r="A366" s="4">
-        <v>100105</v>
+        <v>100015</v>
       </c>
       <c r="B366" s="4" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C366" s="4" t="s">
-        <v>329</v>
+        <v>59</v>
       </c>
       <c r="D366" s="4" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="E366" s="4" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="F366" s="4" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="G366" s="4" t="s">
-        <v>329</v>
+        <v>59</v>
       </c>
       <c r="H366" s="4"/>
     </row>
     <row r="367">
       <c r="A367" s="4">
-        <v>100092</v>
+        <v>100057</v>
       </c>
       <c r="B367" s="4" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C367" s="4" t="s">
-        <v>363</v>
+        <v>61</v>
       </c>
       <c r="D367" s="4" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="E367" s="4" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F367" s="4" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="G367" s="4" t="s">
-        <v>363</v>
+        <v>61</v>
       </c>
       <c r="H367" s="4"/>
     </row>
     <row r="368">
       <c r="A368" s="4">
-        <v>100100</v>
+        <v>100017</v>
       </c>
       <c r="B368" s="4" t="s">
-        <v>833</v>
+        <v>847</v>
       </c>
       <c r="C368" s="4" t="s">
-        <v>479</v>
+        <v>59</v>
       </c>
       <c r="D368" s="4" t="s">
-        <v>833</v>
+        <v>847</v>
       </c>
       <c r="E368" s="4" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="F368" s="4" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="G368" s="4" t="s">
-        <v>481</v>
+        <v>59</v>
       </c>
       <c r="H368" s="4"/>
     </row>
     <row r="369">
       <c r="A369" s="4">
-        <v>100311</v>
+        <v>100026</v>
       </c>
       <c r="B369" s="4" t="s">
-        <v>833</v>
+        <v>847</v>
       </c>
       <c r="C369" s="4" t="s">
-        <v>447</v>
+        <v>61</v>
       </c>
       <c r="D369" s="4" t="s">
-        <v>833</v>
-[...1 lines deleted...]
-      <c r="E369" s="4"/>
+        <v>847</v>
+      </c>
+      <c r="E369" s="4" t="s">
+        <v>850</v>
+      </c>
       <c r="F369" s="4" t="s">
-        <v>677</v>
+        <v>851</v>
       </c>
       <c r="G369" s="4" t="s">
-        <v>447</v>
+        <v>61</v>
       </c>
       <c r="H369" s="4"/>
     </row>
     <row r="370">
       <c r="A370" s="4">
-        <v>100271</v>
+        <v>100038</v>
       </c>
       <c r="B370" s="4" t="s">
-        <v>833</v>
+        <v>847</v>
       </c>
       <c r="C370" s="4" t="s">
-        <v>833</v>
+        <v>22</v>
       </c>
       <c r="D370" s="4" t="s">
-        <v>833</v>
-[...1 lines deleted...]
-      <c r="E370" s="4"/>
+        <v>847</v>
+      </c>
+      <c r="E370" s="4" t="s">
+        <v>852</v>
+      </c>
       <c r="F370" s="4" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="G370" s="4" t="s">
-        <v>679</v>
+        <v>22</v>
       </c>
       <c r="H370" s="4"/>
     </row>
     <row r="371">
       <c r="A371" s="4">
-        <v>100162</v>
+        <v>100105</v>
       </c>
       <c r="B371" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="C371" s="4" t="s">
-        <v>61</v>
+        <v>329</v>
       </c>
       <c r="D371" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="E371" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="F371" s="4" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="G371" s="4" t="s">
-        <v>223</v>
+        <v>329</v>
       </c>
       <c r="H371" s="4"/>
     </row>
     <row r="372">
       <c r="A372" s="4">
-        <v>100225</v>
+        <v>100092</v>
       </c>
       <c r="B372" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="C372" s="4" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="D372" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="E372" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="F372" s="4" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="G372" s="4" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="H372" s="4"/>
     </row>
     <row r="373">
       <c r="A373" s="4">
-        <v>100195</v>
+        <v>100100</v>
       </c>
       <c r="B373" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="C373" s="4" t="s">
-        <v>59</v>
+        <v>479</v>
       </c>
       <c r="D373" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="E373" s="4" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F373" s="4" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="G373" s="4" t="s">
-        <v>59</v>
+        <v>481</v>
       </c>
       <c r="H373" s="4"/>
     </row>
     <row r="374">
       <c r="A374" s="4">
-        <v>100128</v>
+        <v>100311</v>
       </c>
       <c r="B374" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="C374" s="4" t="s">
-        <v>331</v>
+        <v>447</v>
       </c>
       <c r="D374" s="4" t="s">
-        <v>844</v>
-[...3 lines deleted...]
-      </c>
+        <v>847</v>
+      </c>
+      <c r="E374" s="4"/>
       <c r="F374" s="4" t="s">
-        <v>848</v>
+        <v>685</v>
       </c>
       <c r="G374" s="4" t="s">
-        <v>331</v>
+        <v>447</v>
       </c>
       <c r="H374" s="4"/>
     </row>
     <row r="375">
       <c r="A375" s="4">
-        <v>100139</v>
+        <v>100271</v>
       </c>
       <c r="B375" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="C375" s="4" t="s">
-        <v>247</v>
+        <v>847</v>
       </c>
       <c r="D375" s="4" t="s">
-        <v>844</v>
-[...3 lines deleted...]
-      </c>
+        <v>847</v>
+      </c>
+      <c r="E375" s="4"/>
       <c r="F375" s="4" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="G375" s="4" t="s">
-        <v>247</v>
+        <v>687</v>
       </c>
       <c r="H375" s="4"/>
     </row>
     <row r="376">
       <c r="A376" s="4">
-        <v>100135</v>
+        <v>100162</v>
       </c>
       <c r="B376" s="4" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="C376" s="4" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="D376" s="4" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="E376" s="4" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="F376" s="4" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="G376" s="4" t="s">
-        <v>32</v>
+        <v>223</v>
       </c>
       <c r="H376" s="4"/>
     </row>
     <row r="377">
       <c r="A377" s="4">
-        <v>100141</v>
+        <v>100225</v>
       </c>
       <c r="B377" s="4" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="C377" s="4" t="s">
-        <v>320</v>
+        <v>350</v>
       </c>
       <c r="D377" s="4" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="E377" s="4" t="s">
-        <v>834</v>
+        <v>858</v>
       </c>
       <c r="F377" s="4" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="G377" s="4" t="s">
-        <v>320</v>
+        <v>350</v>
       </c>
       <c r="H377" s="4"/>
     </row>
     <row r="378">
       <c r="A378" s="4">
-        <v>100077</v>
+        <v>100195</v>
       </c>
       <c r="B378" s="4" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="C378" s="4" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="D378" s="4" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="E378" s="4" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="F378" s="4" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="G378" s="4" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="H378" s="4"/>
     </row>
     <row r="379">
       <c r="A379" s="4">
-        <v>100072</v>
+        <v>100128</v>
       </c>
       <c r="B379" s="4" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="C379" s="4" t="s">
-        <v>251</v>
+        <v>331</v>
       </c>
       <c r="D379" s="4" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="E379" s="4" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="F379" s="4" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="G379" s="4" t="s">
-        <v>251</v>
+        <v>331</v>
       </c>
       <c r="H379" s="4"/>
     </row>
     <row r="380">
       <c r="A380" s="4">
-        <v>100068</v>
+        <v>100139</v>
       </c>
       <c r="B380" s="4" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="C380" s="4" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="D380" s="4" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="E380" s="4" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="F380" s="4" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="G380" s="4" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="H380" s="4"/>
     </row>
     <row r="381">
       <c r="A381" s="4">
-        <v>100060</v>
+        <v>100135</v>
       </c>
       <c r="B381" s="4" t="s">
-        <v>844</v>
+        <v>864</v>
       </c>
       <c r="C381" s="4" t="s">
-        <v>308</v>
+        <v>32</v>
       </c>
       <c r="D381" s="4" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="E381" s="4" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="F381" s="4" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="G381" s="4" t="s">
-        <v>312</v>
+        <v>32</v>
       </c>
       <c r="H381" s="4"/>
     </row>
     <row r="382">
       <c r="A382" s="4">
-        <v>100396</v>
+        <v>100141</v>
       </c>
       <c r="B382" s="4" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="C382" s="4" t="s">
-        <v>372</v>
+        <v>320</v>
       </c>
       <c r="D382" s="4" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="E382" s="4"/>
+        <v>858</v>
+      </c>
+      <c r="E382" s="4" t="s">
+        <v>848</v>
+      </c>
       <c r="F382" s="4" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="G382" s="4" t="s">
-        <v>372</v>
+        <v>320</v>
       </c>
       <c r="H382" s="4"/>
     </row>
     <row r="383">
       <c r="A383" s="4">
-        <v>100397</v>
+        <v>100077</v>
       </c>
       <c r="B383" s="4" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="C383" s="4" t="s">
-        <v>376</v>
+        <v>24</v>
       </c>
       <c r="D383" s="4" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="E383" s="4"/>
+        <v>858</v>
+      </c>
+      <c r="E383" s="4" t="s">
+        <v>858</v>
+      </c>
       <c r="F383" s="4" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="G383" s="4" t="s">
-        <v>376</v>
+        <v>24</v>
       </c>
       <c r="H383" s="4"/>
     </row>
     <row r="384">
       <c r="A384" s="4">
-        <v>100393</v>
+        <v>100072</v>
       </c>
       <c r="B384" s="4" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="C384" s="4" t="s">
-        <v>335</v>
+        <v>251</v>
       </c>
       <c r="D384" s="4" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="E384" s="4"/>
+        <v>858</v>
+      </c>
+      <c r="E384" s="4" t="s">
+        <v>858</v>
+      </c>
       <c r="F384" s="4" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="G384" s="4" t="s">
-        <v>337</v>
+        <v>251</v>
       </c>
       <c r="H384" s="4"/>
     </row>
     <row r="385">
       <c r="A385" s="4">
-        <v>100394</v>
+        <v>100068</v>
       </c>
       <c r="B385" s="4" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="C385" s="4" t="s">
-        <v>323</v>
+        <v>253</v>
       </c>
       <c r="D385" s="4" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="E385" s="4"/>
+        <v>858</v>
+      </c>
+      <c r="E385" s="4" t="s">
+        <v>858</v>
+      </c>
       <c r="F385" s="4" t="s">
-        <v>325</v>
+        <v>869</v>
       </c>
       <c r="G385" s="4" t="s">
-        <v>323</v>
+        <v>253</v>
       </c>
       <c r="H385" s="4"/>
     </row>
     <row r="386">
       <c r="A386" s="4">
-        <v>100436</v>
+        <v>100060</v>
       </c>
       <c r="B386" s="4" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="C386" s="4" t="s">
-        <v>61</v>
+        <v>308</v>
       </c>
       <c r="D386" s="4" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
       <c r="E386" s="4" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="F386" s="4" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="G386" s="4" t="s">
-        <v>61</v>
+        <v>312</v>
       </c>
       <c r="H386" s="4"/>
     </row>
     <row r="387">
       <c r="A387" s="4">
-        <v>100079</v>
+        <v>100396</v>
       </c>
       <c r="B387" s="4" t="s">
-        <v>834</v>
+        <v>873</v>
       </c>
       <c r="C387" s="4" t="s">
-        <v>317</v>
+        <v>372</v>
       </c>
       <c r="D387" s="4" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>873</v>
+      </c>
+      <c r="E387" s="4"/>
       <c r="F387" s="4" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="G387" s="4" t="s">
-        <v>317</v>
+        <v>372</v>
       </c>
       <c r="H387" s="4"/>
     </row>
     <row r="388">
       <c r="A388" s="4">
-        <v>100163</v>
+        <v>100397</v>
       </c>
       <c r="B388" s="4" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="C388" s="4" t="s">
-        <v>61</v>
+        <v>376</v>
       </c>
       <c r="D388" s="4" t="s">
-        <v>866</v>
-[...3 lines deleted...]
-      </c>
+        <v>873</v>
+      </c>
+      <c r="E388" s="4"/>
       <c r="F388" s="4" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="G388" s="4" t="s">
-        <v>223</v>
+        <v>376</v>
       </c>
       <c r="H388" s="4"/>
     </row>
     <row r="389">
       <c r="A389" s="4">
-        <v>100427</v>
+        <v>100393</v>
       </c>
       <c r="B389" s="4" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="C389" s="4" t="s">
-        <v>133</v>
+        <v>335</v>
       </c>
       <c r="D389" s="4" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="E389" s="4"/>
       <c r="F389" s="4" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="G389" s="4" t="s">
-        <v>133</v>
+        <v>337</v>
       </c>
       <c r="H389" s="4"/>
     </row>
     <row r="390">
       <c r="A390" s="4">
-        <v>100418</v>
+        <v>100394</v>
       </c>
       <c r="B390" s="4" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="C390" s="4" t="s">
-        <v>14</v>
+        <v>323</v>
       </c>
       <c r="D390" s="4" t="s">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>873</v>
+      </c>
+      <c r="E390" s="4"/>
       <c r="F390" s="4" t="s">
-        <v>16</v>
+        <v>325</v>
       </c>
       <c r="G390" s="4" t="s">
-        <v>14</v>
+        <v>323</v>
       </c>
       <c r="H390" s="4"/>
     </row>
     <row r="391">
       <c r="A391" s="4">
-        <v>100185</v>
+        <v>100436</v>
       </c>
       <c r="B391" s="4" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="C391" s="4" t="s">
-        <v>447</v>
+        <v>61</v>
       </c>
       <c r="D391" s="4" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="E391" s="4" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="F391" s="4" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="G391" s="4" t="s">
-        <v>447</v>
+        <v>61</v>
       </c>
       <c r="H391" s="4"/>
     </row>
     <row r="392">
       <c r="A392" s="4">
-        <v>100189</v>
+        <v>100079</v>
       </c>
       <c r="B392" s="4" t="s">
-        <v>873</v>
+        <v>848</v>
       </c>
       <c r="C392" s="4" t="s">
-        <v>187</v>
+        <v>317</v>
       </c>
       <c r="D392" s="4" t="s">
-        <v>873</v>
+        <v>848</v>
       </c>
       <c r="E392" s="4" t="s">
-        <v>874</v>
+        <v>848</v>
       </c>
       <c r="F392" s="4" t="s">
-        <v>794</v>
+        <v>879</v>
       </c>
       <c r="G392" s="4" t="s">
-        <v>187</v>
+        <v>317</v>
       </c>
       <c r="H392" s="4"/>
     </row>
     <row r="393">
       <c r="A393" s="4">
-        <v>100219</v>
+        <v>100163</v>
       </c>
       <c r="B393" s="4" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="C393" s="4" t="s">
-        <v>190</v>
+        <v>61</v>
       </c>
       <c r="D393" s="4" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="E393" s="4" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="F393" s="4" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="G393" s="4" t="s">
-        <v>190</v>
+        <v>223</v>
       </c>
       <c r="H393" s="4"/>
     </row>
     <row r="394">
       <c r="A394" s="4">
-        <v>100254</v>
+        <v>100427</v>
       </c>
       <c r="B394" s="4" t="s">
-        <v>871</v>
+        <v>883</v>
       </c>
       <c r="C394" s="4" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="D394" s="4" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>883</v>
+      </c>
+      <c r="E394" s="4"/>
       <c r="F394" s="4" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
       <c r="G394" s="4" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="H394" s="4"/>
     </row>
     <row r="395">
       <c r="A395" s="4">
-        <v>100006</v>
+        <v>100418</v>
       </c>
       <c r="B395" s="4" t="s">
-        <v>871</v>
+        <v>883</v>
       </c>
       <c r="C395" s="4" t="s">
-        <v>879</v>
+        <v>14</v>
       </c>
       <c r="D395" s="4" t="s">
-        <v>871</v>
+        <v>883</v>
       </c>
       <c r="E395" s="4" t="s">
-        <v>880</v>
+        <v>15</v>
       </c>
       <c r="F395" s="4" t="s">
-        <v>881</v>
+        <v>16</v>
       </c>
       <c r="G395" s="4" t="s">
-        <v>879</v>
+        <v>14</v>
       </c>
       <c r="H395" s="4"/>
     </row>
     <row r="396">
       <c r="A396" s="4">
-        <v>100007</v>
+        <v>100185</v>
       </c>
       <c r="B396" s="4" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="C396" s="4" t="s">
-        <v>115</v>
+        <v>447</v>
       </c>
       <c r="D396" s="4" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="E396" s="4" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="F396" s="4" t="s">
-        <v>754</v>
+        <v>886</v>
       </c>
       <c r="G396" s="4" t="s">
-        <v>115</v>
+        <v>447</v>
       </c>
       <c r="H396" s="4"/>
     </row>
     <row r="397">
       <c r="A397" s="4">
-        <v>100231</v>
+        <v>100189</v>
       </c>
       <c r="B397" s="4" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="C397" s="4" t="s">
-        <v>885</v>
+        <v>187</v>
       </c>
       <c r="D397" s="4" t="s">
-        <v>885</v>
-[...1 lines deleted...]
-      <c r="E397" s="4"/>
+        <v>887</v>
+      </c>
+      <c r="E397" s="4" t="s">
+        <v>888</v>
+      </c>
       <c r="F397" s="4" t="s">
-        <v>820</v>
+        <v>808</v>
       </c>
       <c r="G397" s="4" t="s">
-        <v>679</v>
+        <v>187</v>
       </c>
       <c r="H397" s="4"/>
     </row>
     <row r="398">
       <c r="A398" s="4">
-        <v>100354</v>
+        <v>100219</v>
       </c>
       <c r="B398" s="4" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C398" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="D398" s="4" t="s">
         <v>887</v>
       </c>
-      <c r="D398" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E398" s="4" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="F398" s="4" t="s">
         <v>889</v>
       </c>
       <c r="G398" s="4" t="s">
-        <v>253</v>
+        <v>190</v>
       </c>
       <c r="H398" s="4"/>
     </row>
     <row r="399">
       <c r="A399" s="4">
-        <v>101518</v>
+        <v>100254</v>
       </c>
       <c r="B399" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="C399" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D399" s="4" t="s">
         <v>890</v>
       </c>
-      <c r="C399" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D399" s="4" t="s">
+      <c r="E399" s="4" t="s">
         <v>891</v>
       </c>
-      <c r="E399" s="4"/>
       <c r="F399" s="4" t="s">
         <v>892</v>
       </c>
       <c r="G399" s="4" t="s">
-        <v>139</v>
+        <v>57</v>
       </c>
       <c r="H399" s="4"/>
     </row>
     <row r="400">
       <c r="A400" s="4">
-        <v>101522</v>
+        <v>100006</v>
       </c>
       <c r="B400" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="C400" s="4" t="s">
         <v>893</v>
       </c>
-      <c r="C400" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D400" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="E400" s="4" t="s">
+        <v>894</v>
+      </c>
+      <c r="F400" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="G400" s="4" t="s">
         <v>893</v>
-      </c>
-[...5 lines deleted...]
-        <v>139</v>
       </c>
       <c r="H400" s="4"/>
     </row>
     <row r="401">
       <c r="A401" s="4">
-        <v>100065</v>
+        <v>100007</v>
       </c>
       <c r="B401" s="4" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C401" s="4" t="s">
         <v>115</v>
       </c>
       <c r="D401" s="4" t="s">
-        <v>896</v>
-[...1 lines deleted...]
-      <c r="E401" s="4"/>
+        <v>897</v>
+      </c>
+      <c r="E401" s="4" t="s">
+        <v>898</v>
+      </c>
       <c r="F401" s="4" t="s">
-        <v>897</v>
+        <v>768</v>
       </c>
       <c r="G401" s="4" t="s">
         <v>115</v>
       </c>
       <c r="H401" s="4"/>
     </row>
     <row r="402">
       <c r="A402" s="4">
-        <v>100234</v>
+        <v>100231</v>
       </c>
       <c r="B402" s="4" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C402" s="4" t="s">
         <v>899</v>
       </c>
       <c r="D402" s="4" t="s">
-        <v>900</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="E402" s="4"/>
       <c r="F402" s="4" t="s">
-        <v>902</v>
+        <v>834</v>
       </c>
       <c r="G402" s="4" t="s">
-        <v>899</v>
+        <v>687</v>
       </c>
       <c r="H402" s="4"/>
     </row>
     <row r="403">
       <c r="A403" s="4">
-        <v>100182</v>
+        <v>100354</v>
       </c>
       <c r="B403" s="4" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="C403" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="D403" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="E403" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="F403" s="4" t="s">
         <v>903</v>
       </c>
-      <c r="D403" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G403" s="4" t="s">
-        <v>903</v>
+        <v>253</v>
       </c>
       <c r="H403" s="4"/>
     </row>
     <row r="404">
       <c r="A404" s="4">
-        <v>100319</v>
+        <v>101518</v>
       </c>
       <c r="B404" s="4" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="C404" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D404" s="4" t="s">
         <v>905</v>
       </c>
-      <c r="D404" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E404" s="4"/>
       <c r="F404" s="4" t="s">
         <v>906</v>
       </c>
       <c r="G404" s="4" t="s">
-        <v>907</v>
+        <v>139</v>
       </c>
       <c r="H404" s="4"/>
     </row>
     <row r="405">
       <c r="A405" s="4">
-        <v>100315</v>
+        <v>101522</v>
       </c>
       <c r="B405" s="4" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="C405" s="4" t="s">
-        <v>217</v>
+        <v>139</v>
       </c>
       <c r="D405" s="4" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="E405" s="4"/>
       <c r="F405" s="4" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="G405" s="4" t="s">
-        <v>217</v>
+        <v>139</v>
       </c>
       <c r="H405" s="4"/>
     </row>
     <row r="406">
       <c r="A406" s="4">
-        <v>100176</v>
+        <v>100065</v>
       </c>
       <c r="B406" s="4" t="s">
+        <v>909</v>
+      </c>
+      <c r="C406" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="D406" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="E406" s="4"/>
+      <c r="F406" s="4" t="s">
         <v>911</v>
       </c>
-      <c r="C406" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G406" s="4" t="s">
-        <v>61</v>
+        <v>115</v>
       </c>
       <c r="H406" s="4"/>
     </row>
     <row r="407">
       <c r="A407" s="4">
-        <v>100238</v>
+        <v>100234</v>
       </c>
       <c r="B407" s="4" t="s">
+        <v>912</v>
+      </c>
+      <c r="C407" s="4" t="s">
+        <v>913</v>
+      </c>
+      <c r="D407" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="E407" s="4" t="s">
         <v>915</v>
       </c>
-      <c r="C407" s="4" t="s">
+      <c r="F407" s="4" t="s">
         <v>916</v>
       </c>
-      <c r="D407" s="4" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G407" s="4" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="H407" s="4"/>
     </row>
     <row r="408">
       <c r="A408" s="4">
-        <v>100183</v>
+        <v>100182</v>
       </c>
       <c r="B408" s="4" t="s">
-        <v>919</v>
+        <v>912</v>
       </c>
       <c r="C408" s="4" t="s">
-        <v>879</v>
+        <v>917</v>
       </c>
       <c r="D408" s="4" t="s">
-        <v>873</v>
+        <v>914</v>
       </c>
       <c r="E408" s="4" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="F408" s="4" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="G408" s="4" t="s">
-        <v>879</v>
+        <v>917</v>
       </c>
       <c r="H408" s="4"/>
     </row>
     <row r="409">
       <c r="A409" s="4">
-        <v>101504</v>
+        <v>100319</v>
       </c>
       <c r="B409" s="4" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="C409" s="4" t="s">
-        <v>613</v>
+        <v>919</v>
       </c>
       <c r="D409" s="4" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="E409" s="4"/>
+        <v>914</v>
+      </c>
+      <c r="E409" s="4" t="s">
+        <v>915</v>
+      </c>
       <c r="F409" s="4" t="s">
-        <v>612</v>
+        <v>920</v>
       </c>
       <c r="G409" s="4" t="s">
-        <v>613</v>
+        <v>921</v>
       </c>
       <c r="H409" s="4"/>
     </row>
     <row r="410">
       <c r="A410" s="4">
-        <v>100455</v>
+        <v>100315</v>
       </c>
       <c r="B410" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="C410" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="D410" s="4" t="s">
         <v>923</v>
-      </c>
-[...4 lines deleted...]
-        <v>924</v>
       </c>
       <c r="E410" s="4"/>
       <c r="F410" s="4" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="G410" s="4" t="s">
-        <v>139</v>
+        <v>217</v>
       </c>
       <c r="H410" s="4"/>
     </row>
     <row r="411">
       <c r="A411" s="4">
-        <v>100447</v>
+        <v>100176</v>
       </c>
       <c r="B411" s="4" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="C411" s="4" t="s">
-        <v>228</v>
+        <v>61</v>
       </c>
       <c r="D411" s="4" t="s">
         <v>926</v>
       </c>
       <c r="E411" s="4" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F411" s="4" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="G411" s="4" t="s">
-        <v>228</v>
+        <v>61</v>
       </c>
       <c r="H411" s="4"/>
     </row>
     <row r="412">
       <c r="A412" s="4">
-        <v>100122</v>
+        <v>100238</v>
       </c>
       <c r="B412" s="4" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C412" s="4" t="s">
-        <v>605</v>
+        <v>930</v>
       </c>
       <c r="D412" s="4" t="s">
-        <v>928</v>
-[...3 lines deleted...]
-      </c>
+        <v>914</v>
+      </c>
+      <c r="E412" s="4"/>
       <c r="F412" s="4" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="G412" s="4" t="s">
-        <v>605</v>
+        <v>932</v>
       </c>
       <c r="H412" s="4"/>
     </row>
     <row r="413">
       <c r="A413" s="4">
-        <v>101488</v>
+        <v>100183</v>
       </c>
       <c r="B413" s="4" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="C413" s="4" t="s">
-        <v>9</v>
+        <v>893</v>
       </c>
       <c r="D413" s="4" t="s">
-        <v>930</v>
+        <v>887</v>
       </c>
       <c r="E413" s="4" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="F413" s="4" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="G413" s="4" t="s">
-        <v>9</v>
+        <v>893</v>
       </c>
       <c r="H413" s="4"/>
     </row>
     <row r="414">
       <c r="A414" s="4">
-        <v>100442</v>
+        <v>101504</v>
       </c>
       <c r="B414" s="4" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="C414" s="4" t="s">
-        <v>228</v>
+        <v>613</v>
       </c>
       <c r="D414" s="4" t="s">
-        <v>933</v>
-[...3 lines deleted...]
-      </c>
+        <v>936</v>
+      </c>
+      <c r="E414" s="4"/>
       <c r="F414" s="4" t="s">
-        <v>934</v>
+        <v>612</v>
       </c>
       <c r="G414" s="4" t="s">
-        <v>228</v>
+        <v>613</v>
       </c>
       <c r="H414" s="4"/>
     </row>
     <row r="415">
       <c r="A415" s="4">
-        <v>100123</v>
+        <v>100455</v>
       </c>
       <c r="B415" s="4" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="C415" s="4" t="s">
-        <v>605</v>
+        <v>139</v>
       </c>
       <c r="D415" s="4" t="s">
-        <v>933</v>
-[...3 lines deleted...]
-      </c>
+        <v>938</v>
+      </c>
+      <c r="E415" s="4"/>
       <c r="F415" s="4" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="G415" s="4" t="s">
-        <v>605</v>
+        <v>139</v>
       </c>
       <c r="H415" s="4"/>
     </row>
     <row r="416">
       <c r="A416" s="4">
-        <v>100124</v>
+        <v>100447</v>
       </c>
       <c r="B416" s="4" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="C416" s="4" t="s">
-        <v>605</v>
+        <v>228</v>
       </c>
       <c r="D416" s="4" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="E416" s="4" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F416" s="4" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="G416" s="4" t="s">
-        <v>605</v>
+        <v>228</v>
       </c>
       <c r="H416" s="4"/>
     </row>
     <row r="417">
       <c r="A417" s="4">
-        <v>100439</v>
+        <v>100122</v>
       </c>
       <c r="B417" s="4" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="C417" s="4" t="s">
-        <v>228</v>
+        <v>605</v>
       </c>
       <c r="D417" s="4" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E417" s="4" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F417" s="4" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="G417" s="4" t="s">
-        <v>228</v>
+        <v>605</v>
       </c>
       <c r="H417" s="4"/>
     </row>
     <row r="418">
       <c r="A418" s="4">
-        <v>100440</v>
+        <v>101488</v>
       </c>
       <c r="B418" s="4" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="C418" s="4" t="s">
-        <v>228</v>
+        <v>9</v>
       </c>
       <c r="D418" s="4" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E418" s="4" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="F418" s="4" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="G418" s="4" t="s">
-        <v>228</v>
+        <v>9</v>
       </c>
       <c r="H418" s="4"/>
     </row>
     <row r="419">
       <c r="A419" s="4">
-        <v>100125</v>
+        <v>100442</v>
       </c>
       <c r="B419" s="4" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="C419" s="4" t="s">
-        <v>605</v>
+        <v>228</v>
       </c>
       <c r="D419" s="4" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="E419" s="4" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="F419" s="4" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="G419" s="4" t="s">
-        <v>605</v>
+        <v>228</v>
       </c>
       <c r="H419" s="4"/>
     </row>
     <row r="420">
       <c r="A420" s="4">
-        <v>100269</v>
+        <v>100123</v>
       </c>
       <c r="B420" s="4" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="C420" s="4" t="s">
-        <v>35</v>
+        <v>605</v>
       </c>
       <c r="D420" s="4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="E420" s="4"/>
+        <v>947</v>
+      </c>
+      <c r="E420" s="4" t="s">
+        <v>947</v>
+      </c>
       <c r="F420" s="4" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="G420" s="4" t="s">
-        <v>38</v>
+        <v>605</v>
       </c>
       <c r="H420" s="4"/>
     </row>
     <row r="421">
       <c r="A421" s="4">
-        <v>100367</v>
+        <v>100124</v>
       </c>
       <c r="B421" s="4" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C421" s="4" t="s">
-        <v>228</v>
+        <v>605</v>
       </c>
       <c r="D421" s="4" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E421" s="4" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="F421" s="4" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="G421" s="4" t="s">
-        <v>228</v>
+        <v>605</v>
       </c>
       <c r="H421" s="4"/>
     </row>
     <row r="422">
       <c r="A422" s="4">
-        <v>100366</v>
+        <v>100439</v>
       </c>
       <c r="B422" s="4" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="C422" s="4" t="s">
         <v>228</v>
       </c>
       <c r="D422" s="4" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E422" s="4" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="F422" s="4" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="G422" s="4" t="s">
         <v>228</v>
       </c>
       <c r="H422" s="4"/>
     </row>
     <row r="423">
       <c r="A423" s="4">
-        <v>100361</v>
+        <v>101552</v>
       </c>
       <c r="B423" s="4" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="C423" s="4" t="s">
-        <v>228</v>
+        <v>623</v>
       </c>
       <c r="D423" s="4" t="s">
-        <v>950</v>
-[...3 lines deleted...]
-      </c>
+        <v>955</v>
+      </c>
+      <c r="E423" s="4"/>
       <c r="F423" s="4" t="s">
-        <v>256</v>
+        <v>956</v>
       </c>
       <c r="G423" s="4" t="s">
-        <v>228</v>
+        <v>623</v>
       </c>
       <c r="H423" s="4"/>
     </row>
     <row r="424">
       <c r="A424" s="4">
-        <v>100270</v>
+        <v>100440</v>
       </c>
       <c r="B424" s="4" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="C424" s="4" t="s">
-        <v>35</v>
+        <v>228</v>
       </c>
       <c r="D424" s="4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="E424" s="4"/>
+        <v>957</v>
+      </c>
+      <c r="E424" s="4" t="s">
+        <v>957</v>
+      </c>
       <c r="F424" s="4" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="G424" s="4" t="s">
-        <v>38</v>
+        <v>228</v>
       </c>
       <c r="H424" s="4"/>
     </row>
     <row r="425">
       <c r="A425" s="4">
-        <v>100460</v>
+        <v>101549</v>
       </c>
       <c r="B425" s="4" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="C425" s="4" t="s">
         <v>623</v>
       </c>
       <c r="D425" s="4" t="s">
-        <v>953</v>
+        <v>960</v>
       </c>
       <c r="E425" s="4"/>
       <c r="F425" s="4" t="s">
-        <v>624</v>
+        <v>961</v>
       </c>
       <c r="G425" s="4" t="s">
         <v>623</v>
       </c>
       <c r="H425" s="4"/>
     </row>
     <row r="426">
       <c r="A426" s="4">
-        <v>100204</v>
+        <v>100125</v>
       </c>
       <c r="B426" s="4" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="C426" s="4" t="s">
-        <v>57</v>
+        <v>605</v>
       </c>
       <c r="D426" s="4" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="E426" s="4" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="F426" s="4" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="G426" s="4" t="s">
-        <v>57</v>
+        <v>605</v>
       </c>
       <c r="H426" s="4"/>
     </row>
     <row r="427">
       <c r="A427" s="4">
-        <v>100205</v>
+        <v>100269</v>
       </c>
       <c r="B427" s="4" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="C427" s="4" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D427" s="4" t="s">
-        <v>959</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="E427" s="4"/>
       <c r="F427" s="4" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="G427" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="H427" s="4"/>
     </row>
     <row r="428">
       <c r="A428" s="4">
-        <v>100453</v>
+        <v>100367</v>
       </c>
       <c r="B428" s="4" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="C428" s="4" t="s">
-        <v>963</v>
+        <v>228</v>
       </c>
       <c r="D428" s="4" t="s">
-        <v>964</v>
-[...1 lines deleted...]
-      <c r="E428" s="4"/>
+        <v>966</v>
+      </c>
+      <c r="E428" s="4" t="s">
+        <v>966</v>
+      </c>
       <c r="F428" s="4" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="G428" s="4" t="s">
-        <v>963</v>
+        <v>228</v>
       </c>
       <c r="H428" s="4"/>
     </row>
     <row r="429">
       <c r="A429" s="4">
-        <v>100230</v>
+        <v>100366</v>
       </c>
       <c r="B429" s="4" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="C429" s="4" t="s">
-        <v>966</v>
+        <v>228</v>
       </c>
       <c r="D429" s="4" t="s">
-        <v>966</v>
-[...1 lines deleted...]
-      <c r="E429" s="4"/>
+        <v>968</v>
+      </c>
+      <c r="E429" s="4" t="s">
+        <v>968</v>
+      </c>
       <c r="F429" s="4" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="G429" s="4" t="s">
-        <v>679</v>
+        <v>228</v>
       </c>
       <c r="H429" s="4"/>
     </row>
     <row r="430">
       <c r="A430" s="4">
-        <v>100310</v>
+        <v>100361</v>
       </c>
       <c r="B430" s="4" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="C430" s="4" t="s">
-        <v>447</v>
+        <v>228</v>
       </c>
       <c r="D430" s="4" t="s">
-        <v>966</v>
-[...1 lines deleted...]
-      <c r="E430" s="4"/>
+        <v>970</v>
+      </c>
+      <c r="E430" s="4" t="s">
+        <v>970</v>
+      </c>
       <c r="F430" s="4" t="s">
-        <v>677</v>
+        <v>256</v>
       </c>
       <c r="G430" s="4" t="s">
-        <v>447</v>
+        <v>228</v>
       </c>
       <c r="H430" s="4"/>
     </row>
     <row r="431">
       <c r="A431" s="4">
-        <v>100338</v>
+        <v>100270</v>
       </c>
       <c r="B431" s="4" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="C431" s="4" t="s">
-        <v>447</v>
+        <v>35</v>
       </c>
       <c r="D431" s="4" t="s">
-        <v>968</v>
+        <v>36</v>
       </c>
       <c r="E431" s="4"/>
       <c r="F431" s="4" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="G431" s="4" t="s">
-        <v>447</v>
+        <v>38</v>
       </c>
       <c r="H431" s="4"/>
     </row>
     <row r="432">
       <c r="A432" s="4">
-        <v>100218</v>
+        <v>100460</v>
       </c>
       <c r="B432" s="4" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="C432" s="4" t="s">
-        <v>190</v>
+        <v>627</v>
       </c>
       <c r="D432" s="4" t="s">
-        <v>970</v>
-[...3 lines deleted...]
-      </c>
+        <v>973</v>
+      </c>
+      <c r="E432" s="4"/>
       <c r="F432" s="4" t="s">
-        <v>971</v>
+        <v>628</v>
       </c>
       <c r="G432" s="4" t="s">
-        <v>190</v>
+        <v>627</v>
       </c>
       <c r="H432" s="4"/>
     </row>
     <row r="433">
       <c r="A433" s="4">
-        <v>100188</v>
+        <v>100204</v>
       </c>
       <c r="B433" s="4" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="C433" s="4" t="s">
-        <v>187</v>
+        <v>57</v>
       </c>
       <c r="D433" s="4" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="E433" s="4" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="F433" s="4" t="s">
-        <v>189</v>
+        <v>977</v>
       </c>
       <c r="G433" s="4" t="s">
-        <v>187</v>
+        <v>57</v>
       </c>
       <c r="H433" s="4"/>
     </row>
     <row r="434">
       <c r="A434" s="4">
-        <v>100187</v>
+        <v>100205</v>
       </c>
       <c r="B434" s="4" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="C434" s="4" t="s">
-        <v>187</v>
+        <v>57</v>
       </c>
       <c r="D434" s="4" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="E434" s="4" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="F434" s="4" t="s">
-        <v>189</v>
+        <v>981</v>
       </c>
       <c r="G434" s="4" t="s">
-        <v>187</v>
+        <v>57</v>
       </c>
       <c r="H434" s="4"/>
     </row>
     <row r="435">
       <c r="A435" s="4">
-        <v>100216</v>
+        <v>100453</v>
       </c>
       <c r="B435" s="4" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="C435" s="4" t="s">
-        <v>190</v>
+        <v>983</v>
       </c>
       <c r="D435" s="4" t="s">
-        <v>974</v>
-[...3 lines deleted...]
-      </c>
+        <v>984</v>
+      </c>
+      <c r="E435" s="4"/>
       <c r="F435" s="4" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="G435" s="4" t="s">
-        <v>190</v>
+        <v>983</v>
       </c>
       <c r="H435" s="4"/>
     </row>
     <row r="436">
       <c r="A436" s="4">
-        <v>100215</v>
+        <v>100230</v>
       </c>
       <c r="B436" s="4" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="C436" s="4" t="s">
-        <v>190</v>
+        <v>986</v>
       </c>
       <c r="D436" s="4" t="s">
-        <v>978</v>
-[...3 lines deleted...]
-      </c>
+        <v>986</v>
+      </c>
+      <c r="E436" s="4"/>
       <c r="F436" s="4" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="G436" s="4" t="s">
-        <v>190</v>
+        <v>687</v>
       </c>
       <c r="H436" s="4"/>
     </row>
     <row r="437">
       <c r="A437" s="4">
-        <v>100186</v>
+        <v>100310</v>
       </c>
       <c r="B437" s="4" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="C437" s="4" t="s">
-        <v>187</v>
+        <v>447</v>
       </c>
       <c r="D437" s="4" t="s">
-        <v>980</v>
-[...3 lines deleted...]
-      </c>
+        <v>986</v>
+      </c>
+      <c r="E437" s="4"/>
       <c r="F437" s="4" t="s">
-        <v>189</v>
+        <v>685</v>
       </c>
       <c r="G437" s="4" t="s">
-        <v>187</v>
+        <v>447</v>
       </c>
       <c r="H437" s="4"/>
     </row>
     <row r="438">
       <c r="A438" s="4">
-        <v>100265</v>
+        <v>100338</v>
       </c>
       <c r="B438" s="4" t="s">
-        <v>978</v>
+        <v>988</v>
       </c>
       <c r="C438" s="4" t="s">
-        <v>982</v>
+        <v>447</v>
       </c>
       <c r="D438" s="4" t="s">
-        <v>978</v>
+        <v>988</v>
       </c>
       <c r="E438" s="4"/>
       <c r="F438" s="4" t="s">
-        <v>983</v>
+        <v>989</v>
       </c>
       <c r="G438" s="4" t="s">
-        <v>982</v>
+        <v>447</v>
       </c>
       <c r="H438" s="4"/>
     </row>
     <row r="439">
       <c r="A439" s="4">
-        <v>100266</v>
+        <v>100218</v>
       </c>
       <c r="B439" s="4" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="C439" s="4" t="s">
-        <v>982</v>
+        <v>190</v>
       </c>
       <c r="D439" s="4" t="s">
-        <v>984</v>
-[...1 lines deleted...]
-      <c r="E439" s="4"/>
+        <v>990</v>
+      </c>
+      <c r="E439" s="4" t="s">
+        <v>990</v>
+      </c>
       <c r="F439" s="4" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
       <c r="G439" s="4" t="s">
-        <v>982</v>
+        <v>190</v>
       </c>
       <c r="H439" s="4"/>
     </row>
     <row r="440">
       <c r="A440" s="4">
-        <v>100267</v>
+        <v>100188</v>
       </c>
       <c r="B440" s="4" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="C440" s="4" t="s">
-        <v>982</v>
+        <v>187</v>
       </c>
       <c r="D440" s="4" t="s">
-        <v>986</v>
-[...1 lines deleted...]
-      <c r="E440" s="4"/>
+        <v>992</v>
+      </c>
+      <c r="E440" s="4" t="s">
+        <v>993</v>
+      </c>
       <c r="F440" s="4" t="s">
-        <v>987</v>
+        <v>189</v>
       </c>
       <c r="G440" s="4" t="s">
-        <v>982</v>
+        <v>187</v>
       </c>
       <c r="H440" s="4"/>
     </row>
     <row r="441">
       <c r="A441" s="4">
-        <v>101482</v>
+        <v>100187</v>
       </c>
       <c r="B441" s="4" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="C441" s="4" t="s">
-        <v>9</v>
+        <v>187</v>
       </c>
       <c r="D441" s="4" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="E441" s="4" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="F441" s="4" t="s">
-        <v>991</v>
+        <v>189</v>
       </c>
       <c r="G441" s="4" t="s">
-        <v>9</v>
+        <v>187</v>
       </c>
       <c r="H441" s="4"/>
     </row>
     <row r="442">
       <c r="A442" s="4">
-        <v>101499</v>
+        <v>100216</v>
       </c>
       <c r="B442" s="4" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C442" s="4" t="s">
-        <v>338</v>
+        <v>190</v>
       </c>
       <c r="D442" s="4" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="E442" s="4"/>
+        <v>994</v>
+      </c>
+      <c r="E442" s="4" t="s">
+        <v>994</v>
+      </c>
       <c r="F442" s="4" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="G442" s="4" t="s">
-        <v>338</v>
+        <v>190</v>
       </c>
       <c r="H442" s="4"/>
     </row>
     <row r="443">
       <c r="A443" s="4">
-        <v>100229</v>
+        <v>100215</v>
       </c>
       <c r="B443" s="4" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="C443" s="4" t="s">
-        <v>995</v>
+        <v>190</v>
       </c>
       <c r="D443" s="4" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="E443" s="4"/>
+        <v>998</v>
+      </c>
+      <c r="E443" s="4" t="s">
+        <v>998</v>
+      </c>
       <c r="F443" s="4" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="G443" s="4" t="s">
-        <v>679</v>
+        <v>190</v>
       </c>
       <c r="H443" s="4"/>
     </row>
     <row r="444">
       <c r="A444" s="4">
-        <v>100181</v>
+        <v>100186</v>
       </c>
       <c r="B444" s="4" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="C444" s="4" t="s">
-        <v>903</v>
+        <v>187</v>
       </c>
       <c r="D444" s="4" t="s">
-        <v>900</v>
+        <v>1000</v>
       </c>
       <c r="E444" s="4" t="s">
-        <v>901</v>
+        <v>1001</v>
       </c>
       <c r="F444" s="4" t="s">
-        <v>998</v>
+        <v>189</v>
       </c>
       <c r="G444" s="4" t="s">
-        <v>903</v>
+        <v>187</v>
       </c>
       <c r="H444" s="4"/>
     </row>
     <row r="445">
       <c r="A445" s="4">
-        <v>101483</v>
+        <v>100265</v>
       </c>
       <c r="B445" s="4" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="C445" s="4" t="s">
-        <v>9</v>
+        <v>1002</v>
       </c>
       <c r="D445" s="4" t="s">
-        <v>1000</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="E445" s="4"/>
       <c r="F445" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G445" s="4" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="H445" s="4"/>
     </row>
     <row r="446">
       <c r="A446" s="4">
-        <v>101517</v>
+        <v>100266</v>
       </c>
       <c r="B446" s="4" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C446" s="4" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="D446" s="4" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="E446" s="4"/>
       <c r="F446" s="4" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="G446" s="4" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="H446" s="4"/>
     </row>
     <row r="447">
       <c r="A447" s="4">
-        <v>100346</v>
+        <v>100267</v>
       </c>
       <c r="B447" s="4" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="C447" s="4" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="D447" s="4" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="E447" s="4"/>
       <c r="F447" s="4" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="G447" s="4" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="H447" s="4"/>
     </row>
     <row r="448">
       <c r="A448" s="4">
-        <v>100349</v>
+        <v>101482</v>
       </c>
       <c r="B448" s="4" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="C448" s="4" t="s">
-        <v>1000</v>
+        <v>9</v>
       </c>
       <c r="D448" s="4" t="s">
-        <v>1000</v>
-[...1 lines deleted...]
-      <c r="E448" s="4"/>
+        <v>1009</v>
+      </c>
+      <c r="E448" s="4" t="s">
+        <v>1010</v>
+      </c>
       <c r="F448" s="4" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="G448" s="4" t="s">
-        <v>1008</v>
+        <v>9</v>
       </c>
       <c r="H448" s="4"/>
     </row>
     <row r="449">
       <c r="A449" s="4">
-        <v>100412</v>
+        <v>101546</v>
       </c>
       <c r="B449" s="4" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="C449" s="4" t="s">
-        <v>1000</v>
+        <v>623</v>
       </c>
       <c r="D449" s="4" t="s">
-        <v>1000</v>
+        <v>1013</v>
       </c>
       <c r="E449" s="4"/>
       <c r="F449" s="4" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="G449" s="4" t="s">
-        <v>1010</v>
+        <v>623</v>
       </c>
       <c r="H449" s="4"/>
     </row>
     <row r="450">
       <c r="A450" s="4">
-        <v>100268</v>
+        <v>101499</v>
       </c>
       <c r="B450" s="4" t="s">
-        <v>1000</v>
+        <v>1015</v>
       </c>
       <c r="C450" s="4" t="s">
-        <v>35</v>
+        <v>338</v>
       </c>
       <c r="D450" s="4" t="s">
-        <v>1000</v>
+        <v>1016</v>
       </c>
       <c r="E450" s="4"/>
       <c r="F450" s="4" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
       <c r="G450" s="4" t="s">
-        <v>38</v>
+        <v>338</v>
       </c>
       <c r="H450" s="4"/>
     </row>
     <row r="451">
       <c r="A451" s="4">
-        <v>100059</v>
+        <v>100229</v>
       </c>
       <c r="B451" s="4" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="C451" s="4" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="D451" s="4" t="s">
-        <v>1012</v>
-[...3 lines deleted...]
-      </c>
+        <v>1018</v>
+      </c>
+      <c r="E451" s="4"/>
       <c r="F451" s="4" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="G451" s="4" t="s">
-        <v>1013</v>
+        <v>687</v>
       </c>
       <c r="H451" s="4"/>
     </row>
     <row r="452">
       <c r="A452" s="4">
-        <v>100126</v>
+        <v>100181</v>
       </c>
       <c r="B452" s="4" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="C452" s="4" t="s">
-        <v>605</v>
+        <v>917</v>
       </c>
       <c r="D452" s="4" t="s">
-        <v>1016</v>
+        <v>914</v>
       </c>
       <c r="E452" s="4" t="s">
-        <v>1016</v>
+        <v>915</v>
       </c>
       <c r="F452" s="4" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="G452" s="4" t="s">
-        <v>605</v>
+        <v>917</v>
       </c>
       <c r="H452" s="4"/>
     </row>
     <row r="453">
       <c r="A453" s="4">
-        <v>100005</v>
+        <v>101483</v>
       </c>
       <c r="B453" s="4" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="C453" s="4" t="s">
-        <v>879</v>
+        <v>9</v>
       </c>
       <c r="D453" s="4" t="s">
-        <v>1018</v>
-[...1 lines deleted...]
-      <c r="E453" s="4"/>
+        <v>1023</v>
+      </c>
+      <c r="E453" s="4" t="s">
+        <v>1024</v>
+      </c>
       <c r="F453" s="4" t="s">
-        <v>1019</v>
+        <v>1025</v>
       </c>
       <c r="G453" s="4" t="s">
-        <v>879</v>
+        <v>9</v>
       </c>
       <c r="H453" s="4"/>
     </row>
     <row r="454">
       <c r="A454" s="4">
-        <v>100127</v>
+        <v>101517</v>
       </c>
       <c r="B454" s="4" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="C454" s="4" t="s">
-        <v>605</v>
+        <v>1023</v>
       </c>
       <c r="D454" s="4" t="s">
-        <v>1020</v>
-[...3 lines deleted...]
-      </c>
+        <v>1023</v>
+      </c>
+      <c r="E454" s="4"/>
       <c r="F454" s="4" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="G454" s="4" t="s">
-        <v>605</v>
+        <v>1027</v>
       </c>
       <c r="H454" s="4"/>
     </row>
     <row r="455">
       <c r="A455" s="4">
-        <v>100113</v>
+        <v>100346</v>
       </c>
       <c r="B455" s="4" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C455" s="4" t="s">
-        <v>348</v>
+        <v>1023</v>
       </c>
       <c r="D455" s="4" t="s">
-        <v>1022</v>
-[...3 lines deleted...]
-      </c>
+        <v>1023</v>
+      </c>
+      <c r="E455" s="4"/>
       <c r="F455" s="4" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="G455" s="4" t="s">
-        <v>348</v>
+        <v>1029</v>
       </c>
       <c r="H455" s="4"/>
     </row>
     <row r="456">
       <c r="A456" s="4">
-        <v>100136</v>
+        <v>100349</v>
       </c>
       <c r="B456" s="4" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C456" s="4" t="s">
-        <v>32</v>
+        <v>1023</v>
       </c>
       <c r="D456" s="4" t="s">
-        <v>1022</v>
-[...3 lines deleted...]
-      </c>
+        <v>1023</v>
+      </c>
+      <c r="E456" s="4"/>
       <c r="F456" s="4" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="G456" s="4" t="s">
-        <v>32</v>
+        <v>1031</v>
       </c>
       <c r="H456" s="4"/>
     </row>
     <row r="457">
       <c r="A457" s="4">
-        <v>100069</v>
+        <v>100412</v>
       </c>
       <c r="B457" s="4" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C457" s="4" t="s">
-        <v>253</v>
+        <v>1023</v>
       </c>
       <c r="D457" s="4" t="s">
-        <v>1022</v>
-[...3 lines deleted...]
-      </c>
+        <v>1023</v>
+      </c>
+      <c r="E457" s="4"/>
       <c r="F457" s="4" t="s">
-        <v>1025</v>
+        <v>1032</v>
       </c>
       <c r="G457" s="4" t="s">
-        <v>253</v>
+        <v>1033</v>
       </c>
       <c r="H457" s="4"/>
     </row>
     <row r="458">
       <c r="A458" s="4">
-        <v>100206</v>
+        <v>100268</v>
       </c>
       <c r="B458" s="4" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C458" s="4" t="s">
-        <v>360</v>
+        <v>35</v>
       </c>
       <c r="D458" s="4" t="s">
-        <v>1022</v>
-[...3 lines deleted...]
-      </c>
+        <v>1023</v>
+      </c>
+      <c r="E458" s="4"/>
       <c r="F458" s="4" t="s">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="G458" s="4" t="s">
-        <v>360</v>
+        <v>38</v>
       </c>
       <c r="H458" s="4"/>
     </row>
     <row r="459">
       <c r="A459" s="4">
-        <v>100207</v>
+        <v>100059</v>
       </c>
       <c r="B459" s="4" t="s">
-        <v>1022</v>
+        <v>1035</v>
       </c>
       <c r="C459" s="4" t="s">
-        <v>320</v>
+        <v>1036</v>
       </c>
       <c r="D459" s="4" t="s">
-        <v>1022</v>
+        <v>1035</v>
       </c>
       <c r="E459" s="4" t="s">
-        <v>1022</v>
+        <v>1037</v>
       </c>
       <c r="F459" s="4" t="s">
-        <v>1027</v>
+        <v>1038</v>
       </c>
       <c r="G459" s="4" t="s">
-        <v>320</v>
+        <v>1036</v>
       </c>
       <c r="H459" s="4"/>
     </row>
     <row r="460">
       <c r="A460" s="4">
-        <v>100208</v>
+        <v>100126</v>
       </c>
       <c r="B460" s="4" t="s">
-        <v>1022</v>
+        <v>1039</v>
       </c>
       <c r="C460" s="4" t="s">
-        <v>251</v>
+        <v>605</v>
       </c>
       <c r="D460" s="4" t="s">
-        <v>1022</v>
+        <v>1039</v>
       </c>
       <c r="E460" s="4" t="s">
-        <v>1022</v>
+        <v>1039</v>
       </c>
       <c r="F460" s="4" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="G460" s="4" t="s">
-        <v>251</v>
+        <v>605</v>
       </c>
       <c r="H460" s="4"/>
     </row>
     <row r="461">
       <c r="A461" s="4">
-        <v>100209</v>
+        <v>100005</v>
       </c>
       <c r="B461" s="4" t="s">
-        <v>1022</v>
+        <v>1041</v>
       </c>
       <c r="C461" s="4" t="s">
-        <v>247</v>
+        <v>893</v>
       </c>
       <c r="D461" s="4" t="s">
-        <v>1022</v>
-[...3 lines deleted...]
-      </c>
+        <v>1041</v>
+      </c>
+      <c r="E461" s="4"/>
       <c r="F461" s="4" t="s">
-        <v>1029</v>
+        <v>1042</v>
       </c>
       <c r="G461" s="4" t="s">
-        <v>247</v>
+        <v>893</v>
       </c>
       <c r="H461" s="4"/>
     </row>
     <row r="462">
       <c r="A462" s="4">
-        <v>100210</v>
+        <v>100127</v>
       </c>
       <c r="B462" s="4" t="s">
-        <v>1022</v>
+        <v>1043</v>
       </c>
       <c r="C462" s="4" t="s">
-        <v>24</v>
+        <v>605</v>
       </c>
       <c r="D462" s="4" t="s">
-        <v>1022</v>
+        <v>1043</v>
       </c>
       <c r="E462" s="4" t="s">
-        <v>1022</v>
+        <v>1043</v>
       </c>
       <c r="F462" s="4" t="s">
-        <v>1030</v>
+        <v>1044</v>
       </c>
       <c r="G462" s="4" t="s">
-        <v>24</v>
+        <v>605</v>
       </c>
       <c r="H462" s="4"/>
     </row>
     <row r="463">
       <c r="A463" s="4">
-        <v>100211</v>
+        <v>100113</v>
       </c>
       <c r="B463" s="4" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="C463" s="4" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="D463" s="4" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="E463" s="4" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="F463" s="4" t="s">
-        <v>1031</v>
+        <v>1046</v>
       </c>
       <c r="G463" s="4" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="H463" s="4"/>
     </row>
     <row r="464">
       <c r="A464" s="4">
-        <v>100212</v>
+        <v>100136</v>
       </c>
       <c r="B464" s="4" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="C464" s="4" t="s">
-        <v>331</v>
+        <v>32</v>
       </c>
       <c r="D464" s="4" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="E464" s="4" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="F464" s="4" t="s">
-        <v>1032</v>
+        <v>1047</v>
       </c>
       <c r="G464" s="4" t="s">
-        <v>331</v>
+        <v>32</v>
       </c>
       <c r="H464" s="4"/>
     </row>
     <row r="465">
       <c r="A465" s="4">
-        <v>100213</v>
+        <v>100069</v>
       </c>
       <c r="B465" s="4" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="C465" s="4" t="s">
-        <v>228</v>
+        <v>253</v>
       </c>
       <c r="D465" s="4" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="E465" s="4" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="F465" s="4" t="s">
-        <v>1033</v>
+        <v>1048</v>
       </c>
       <c r="G465" s="4" t="s">
-        <v>228</v>
+        <v>253</v>
       </c>
       <c r="H465" s="4"/>
     </row>
     <row r="466">
       <c r="A466" s="4">
-        <v>101503</v>
+        <v>100206</v>
       </c>
       <c r="B466" s="4" t="s">
-        <v>1034</v>
+        <v>1045</v>
       </c>
       <c r="C466" s="4" t="s">
-        <v>613</v>
+        <v>360</v>
       </c>
       <c r="D466" s="4" t="s">
-        <v>1034</v>
-[...1 lines deleted...]
-      <c r="E466" s="4"/>
+        <v>1045</v>
+      </c>
+      <c r="E466" s="4" t="s">
+        <v>1045</v>
+      </c>
       <c r="F466" s="4" t="s">
-        <v>612</v>
+        <v>1049</v>
       </c>
       <c r="G466" s="4" t="s">
-        <v>613</v>
+        <v>360</v>
       </c>
       <c r="H466" s="4"/>
     </row>
     <row r="467">
       <c r="A467" s="4">
+        <v>100207</v>
+      </c>
+      <c r="B467" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C467" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="D467" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E467" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F467" s="4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="G467" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="H467" s="4"/>
+    </row>
+    <row r="468">
+      <c r="A468" s="4">
+        <v>100208</v>
+      </c>
+      <c r="B468" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C468" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="D468" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E468" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F468" s="4" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G468" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="H468" s="4"/>
+    </row>
+    <row r="469">
+      <c r="A469" s="4">
+        <v>100209</v>
+      </c>
+      <c r="B469" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C469" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="D469" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E469" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F469" s="4" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G469" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="H469" s="4"/>
+    </row>
+    <row r="470">
+      <c r="A470" s="4">
+        <v>100210</v>
+      </c>
+      <c r="B470" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C470" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D470" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E470" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F470" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G470" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="H470" s="4"/>
+    </row>
+    <row r="471">
+      <c r="A471" s="4">
+        <v>100211</v>
+      </c>
+      <c r="B471" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C471" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="D471" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E471" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F471" s="4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G471" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="H471" s="4"/>
+    </row>
+    <row r="472">
+      <c r="A472" s="4">
+        <v>100212</v>
+      </c>
+      <c r="B472" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C472" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="D472" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E472" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F472" s="4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G472" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="H472" s="4"/>
+    </row>
+    <row r="473">
+      <c r="A473" s="4">
+        <v>100213</v>
+      </c>
+      <c r="B473" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C473" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D473" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E473" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F473" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G473" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="H473" s="4"/>
+    </row>
+    <row r="474">
+      <c r="A474" s="4">
+        <v>101503</v>
+      </c>
+      <c r="B474" s="4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C474" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="D474" s="4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E474" s="4"/>
+      <c r="F474" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="G474" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="H474" s="4"/>
+    </row>
+    <row r="475">
+      <c r="A475" s="4">
         <v>100404</v>
       </c>
-      <c r="B467" s="4" t="s">
-[...15 lines deleted...]
-      <c r="H467" s="4"/>
+      <c r="B475" s="4" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C475" s="4" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D475" s="4" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E475" s="4"/>
+      <c r="F475" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G475" s="4" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H475" s="4"/>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Lab Sample Preparation Method</vt:lpstr>
     </vt:vector>