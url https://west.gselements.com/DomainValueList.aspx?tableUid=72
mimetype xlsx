--- v2 (2026-05-25)
+++ v3 (2026-07-31)
@@ -3057,54 +3057,54 @@
   <si>
     <t>6/10/2016 3:12:15 PM</t>
   </si>
   <si>
     <t>SW9060</t>
   </si>
   <si>
     <t>6/10/2016 3:12:58 PM</t>
   </si>
   <si>
     <t>TAAII</t>
   </si>
   <si>
     <t xml:space="preserve">TAAII-autoclave </t>
   </si>
   <si>
     <t>TAAII, Lab sample analytical procedures using a Technicon AutoAnalyzer II</t>
   </si>
   <si>
     <t>4/28/2015 3:30:06 PM</t>
   </si>
   <si>
     <t>Timberline Ammonia T-001 (LR)</t>
   </si>
   <si>
-    <t>TKN value calculated from Total Nitrogen and NO3/NO2 concentrations from the Timberline Instruments TL-2800 Analyzer</t>
-[...2 lines deleted...]
-    <t>5/19/2026 12:51:07 PM</t>
+    <t>NH3 by Flow Gas Diffusion and Conductivity Cell. EPA-approved method listed in 40 CFR part 136.</t>
+  </si>
+  <si>
+    <t>5/29/2026 7:16:33 AM</t>
   </si>
   <si>
     <t>TOTALIZER</t>
   </si>
   <si>
     <t>DISCHARGE TOTALIZER</t>
   </si>
   <si>
     <t>4/8/2024 12:21:48 PM</t>
   </si>
   <si>
     <t>Turbidity</t>
   </si>
   <si>
     <t>3/31/2016 2:24:24 PM</t>
   </si>
   <si>
     <t>UIT QAPP</t>
   </si>
   <si>
     <t>7/21/2015 2:30:51 PM</t>
   </si>
   <si>
     <t>UNK</t>
   </si>
@@ -3669,51 +3669,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H475"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="33.765625" customWidth="1"/>
     <col min="3" max="3" width="32.8828125" customWidth="1"/>
-    <col min="4" max="4" width="108.56640625" customWidth="1"/>
+    <col min="4" max="4" width="88.09765625" customWidth="1"/>
     <col min="5" max="5" width="255" customWidth="1"/>
     <col min="6" max="6" width="22.3828125" customWidth="1"/>
     <col min="7" max="7" width="21.8125" customWidth="1"/>
     <col min="8" max="8" width="17.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>5</v>
       </c>