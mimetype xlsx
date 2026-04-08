--- v1 (2026-02-06)
+++ v2 (2026-04-08)
@@ -1474,50 +1474,53 @@
   <si>
     <t>Mike Simonavice- Bureau of Reclamation</t>
   </si>
   <si>
     <t>MA Wilson</t>
   </si>
   <si>
     <t>Mary Wilson</t>
   </si>
   <si>
     <t>MAG Loveless</t>
   </si>
   <si>
     <t>Mountainlands Association of Governments</t>
   </si>
   <si>
     <t>MAG MAG</t>
   </si>
   <si>
     <t>Margaret Harings</t>
   </si>
   <si>
     <t>Mark RunningWolf</t>
   </si>
   <si>
+    <t>Marshall Smith</t>
+  </si>
+  <si>
     <t>Marty Anderson</t>
   </si>
   <si>
     <t>Sufco</t>
   </si>
   <si>
     <t>Mary</t>
   </si>
   <si>
     <t>Mary Inovejas</t>
   </si>
   <si>
     <t>Maryann Fidel</t>
   </si>
   <si>
     <t>Matt Goudy</t>
   </si>
   <si>
     <t>Mauger Sue</t>
   </si>
   <si>
     <t>Cook Inlet Keepers</t>
   </si>
   <si>
     <t>ME Price</t>
@@ -1976,53 +1979,50 @@
     <t>Environmental Manger</t>
   </si>
   <si>
     <t>Terri Lomax</t>
   </si>
   <si>
     <t>Tetra Tech</t>
   </si>
   <si>
     <t>THPO</t>
   </si>
   <si>
     <t>Timberline Aquatics</t>
   </si>
   <si>
     <t>Todd Harris</t>
   </si>
   <si>
     <t>Tom Rice</t>
   </si>
   <si>
     <t>Program Director</t>
   </si>
   <si>
     <t>Tony Sinclair</t>
-  </si>
-[...1 lines deleted...]
-    <t>Trenton Chalmers</t>
   </si>
   <si>
     <t>Triton Abeyta</t>
   </si>
   <si>
     <t>Crandall Canyon</t>
   </si>
   <si>
     <t>UCHD UCHD</t>
   </si>
   <si>
     <t>Utah County Health Department</t>
   </si>
   <si>
     <t>UGS UGS</t>
   </si>
   <si>
     <t>DNR Utah Geological Survey</t>
   </si>
   <si>
     <t>USBR</t>
   </si>
   <si>
     <t>United States Bureau of Reclamation</t>
   </si>
@@ -6800,1590 +6800,1590 @@
         <v>486</v>
       </c>
       <c r="C305" s="4" t="s">
         <v>176</v>
       </c>
       <c r="D305" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="4">
         <v>100015</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C306" s="4" t="s">
         <v>45</v>
       </c>
       <c r="D306" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="4">
-        <v>102392</v>
+        <v>102443</v>
       </c>
       <c r="B307" s="4" t="s">
         <v>488</v>
       </c>
-      <c r="C307" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C307" s="4"/>
       <c r="D307" s="4" t="s">
-        <v>78</v>
+        <v>110</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="4">
-        <v>102427</v>
+        <v>102392</v>
       </c>
       <c r="B308" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="C308" s="4" t="s">
         <v>490</v>
       </c>
-      <c r="C308" s="4"/>
       <c r="D308" s="4" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="4">
-        <v>102416</v>
+        <v>102427</v>
       </c>
       <c r="B309" s="4" t="s">
         <v>491</v>
       </c>
-      <c r="C309" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C309" s="4"/>
       <c r="D309" s="4" t="s">
-        <v>334</v>
+        <v>8</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="4">
-        <v>102376</v>
+        <v>102416</v>
       </c>
       <c r="B310" s="4" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C310" s="4" t="s">
-        <v>27</v>
+        <v>333</v>
       </c>
       <c r="D310" s="4" t="s">
-        <v>28</v>
+        <v>334</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="4">
-        <v>102368</v>
+        <v>102376</v>
       </c>
       <c r="B311" s="4" t="s">
         <v>492</v>
       </c>
       <c r="C311" s="4" t="s">
         <v>27</v>
       </c>
       <c r="D311" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="4">
-        <v>100005</v>
+        <v>102368</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>493</v>
       </c>
       <c r="C312" s="4" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="D312" s="4" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="4">
-        <v>102337</v>
+        <v>100005</v>
       </c>
       <c r="B313" s="4" t="s">
         <v>494</v>
       </c>
       <c r="C313" s="4" t="s">
-        <v>495</v>
+        <v>45</v>
       </c>
       <c r="D313" s="4" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="4">
-        <v>101190</v>
+        <v>102337</v>
       </c>
       <c r="B314" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="C314" s="4" t="s">
         <v>496</v>
       </c>
-      <c r="C314" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D314" s="4" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="4">
-        <v>102355</v>
+        <v>101190</v>
       </c>
       <c r="B315" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="C315" s="4" t="s">
         <v>498</v>
       </c>
-      <c r="C315" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D315" s="4" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="4">
-        <v>102366</v>
+        <v>102355</v>
       </c>
       <c r="B316" s="4" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C316" s="4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D316" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="4">
-        <v>101165</v>
+        <v>102366</v>
       </c>
       <c r="B317" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C317" s="4" t="s">
-        <v>500</v>
+        <v>27</v>
       </c>
       <c r="D317" s="4" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="4">
-        <v>101118</v>
+        <v>101165</v>
       </c>
       <c r="B318" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="C318" s="4" t="s">
         <v>501</v>
       </c>
-      <c r="C318" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D318" s="4" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="4">
-        <v>102434</v>
+        <v>101118</v>
       </c>
       <c r="B319" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C319" s="4" t="s">
-        <v>503</v>
+        <v>342</v>
       </c>
       <c r="D319" s="4" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="4">
-        <v>101312</v>
+        <v>102434</v>
       </c>
       <c r="B320" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="C320" s="4" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="D320" s="4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="4">
-        <v>102340</v>
+        <v>101312</v>
       </c>
       <c r="B321" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="C321" s="4" t="s">
         <v>506</v>
       </c>
-      <c r="C321" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D321" s="4" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="4">
-        <v>101189</v>
+        <v>102340</v>
       </c>
       <c r="B322" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="C322" s="4" t="s">
         <v>508</v>
       </c>
-      <c r="C322" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D322" s="4" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="4">
-        <v>102372</v>
+        <v>101189</v>
       </c>
       <c r="B323" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="C323" s="4" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="D323" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="4">
-        <v>101321</v>
+        <v>102372</v>
       </c>
       <c r="B324" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="C324" s="4" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
       <c r="D324" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="4">
-        <v>101114</v>
+        <v>101321</v>
       </c>
       <c r="B325" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="C325" s="4" t="s">
         <v>514</v>
       </c>
-      <c r="C325" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D325" s="4" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="4">
-        <v>102356</v>
+        <v>101114</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C326" s="4" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D326" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="4">
-        <v>102357</v>
+        <v>102356</v>
       </c>
       <c r="B327" s="4" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C327" s="4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D327" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="4">
-        <v>102408</v>
+        <v>102357</v>
       </c>
       <c r="B328" s="4" t="s">
         <v>516</v>
       </c>
       <c r="C328" s="4" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="D328" s="4" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="4">
-        <v>101090</v>
+        <v>102408</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C329" s="4" t="s">
-        <v>518</v>
+        <v>80</v>
       </c>
       <c r="D329" s="4" t="s">
-        <v>519</v>
+        <v>81</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="4">
-        <v>102399</v>
+        <v>101090</v>
       </c>
       <c r="B330" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="C330" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="D330" s="4" t="s">
         <v>520</v>
-      </c>
-[...2 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="4">
-        <v>100731</v>
+        <v>102399</v>
       </c>
       <c r="B331" s="4" t="s">
         <v>521</v>
       </c>
-      <c r="C331" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C331" s="4"/>
       <c r="D331" s="4" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="4">
-        <v>101131</v>
+        <v>100731</v>
       </c>
       <c r="B332" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="C332" s="4" t="s">
         <v>523</v>
       </c>
-      <c r="C332" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D332" s="4" t="s">
-        <v>525</v>
+        <v>91</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="4">
-        <v>101150</v>
+        <v>101131</v>
       </c>
       <c r="B333" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="C333" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="D333" s="4" t="s">
         <v>526</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="4">
-        <v>101173</v>
+        <v>101150</v>
       </c>
       <c r="B334" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="C334" s="4" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
       <c r="D334" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="4">
-        <v>101149</v>
+        <v>101173</v>
       </c>
       <c r="B335" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="C335" s="4" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="D335" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="4">
-        <v>100724</v>
+        <v>101149</v>
       </c>
       <c r="B336" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="C336" s="4" t="s">
         <v>532</v>
       </c>
-      <c r="C336" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D336" s="4" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="4">
-        <v>100728</v>
+        <v>100724</v>
       </c>
       <c r="B337" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="C337" s="4" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="D337" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="4">
-        <v>100729</v>
+        <v>100728</v>
       </c>
       <c r="B338" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="C338" s="4" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="D338" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="4">
-        <v>100741</v>
+        <v>100729</v>
       </c>
       <c r="B339" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C339" s="4" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="D339" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="4">
-        <v>100691</v>
+        <v>100741</v>
       </c>
       <c r="B340" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="C340" s="4" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="D340" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="4">
-        <v>100739</v>
+        <v>100691</v>
       </c>
       <c r="B341" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="C341" s="4" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="D341" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="4">
-        <v>100720</v>
+        <v>100739</v>
       </c>
       <c r="B342" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="C342" s="4" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="D342" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="4">
-        <v>100732</v>
+        <v>100720</v>
       </c>
       <c r="B343" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="C343" s="4" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="D343" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="4">
-        <v>101157</v>
+        <v>100732</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>547</v>
       </c>
       <c r="C344" s="4" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="D344" s="4" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="4">
-        <v>100723</v>
+        <v>101157</v>
       </c>
       <c r="B345" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="C345" s="4" t="s">
         <v>549</v>
       </c>
-      <c r="C345" s="4"/>
       <c r="D345" s="4" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="4">
-        <v>100692</v>
+        <v>100723</v>
       </c>
       <c r="B346" s="4" t="s">
         <v>550</v>
       </c>
-      <c r="C346" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C346" s="4"/>
       <c r="D346" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="4">
-        <v>101284</v>
+        <v>100692</v>
       </c>
       <c r="B347" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="C347" s="4" t="s">
         <v>552</v>
       </c>
-      <c r="C347" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D347" s="4" t="s">
-        <v>303</v>
+        <v>91</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="4">
-        <v>102402</v>
+        <v>101284</v>
       </c>
       <c r="B348" s="4" t="s">
         <v>553</v>
       </c>
-      <c r="C348" s="4"/>
+      <c r="C348" s="4" t="s">
+        <v>302</v>
+      </c>
       <c r="D348" s="4" t="s">
-        <v>28</v>
+        <v>303</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="4">
-        <v>102436</v>
+        <v>102402</v>
       </c>
       <c r="B349" s="4" t="s">
         <v>554</v>
       </c>
-      <c r="C349" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C349" s="4"/>
       <c r="D349" s="4" t="s">
-        <v>556</v>
+        <v>28</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="4">
-        <v>100702</v>
+        <v>102436</v>
       </c>
       <c r="B350" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="C350" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="D350" s="4" t="s">
         <v>557</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="4">
-        <v>101160</v>
+        <v>100702</v>
       </c>
       <c r="B351" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="C351" s="4" t="s">
         <v>559</v>
       </c>
-      <c r="C351" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D351" s="4" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="4">
-        <v>101154</v>
+        <v>101160</v>
       </c>
       <c r="B352" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="C352" s="4" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="D352" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="4">
-        <v>102439</v>
+        <v>101154</v>
       </c>
       <c r="B353" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="C353" s="4" t="s">
         <v>563</v>
       </c>
-      <c r="C353" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D353" s="4" t="s">
-        <v>186</v>
+        <v>11</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="4">
-        <v>101306</v>
+        <v>102439</v>
       </c>
       <c r="B354" s="4" t="s">
         <v>564</v>
       </c>
       <c r="C354" s="4" t="s">
-        <v>565</v>
+        <v>188</v>
       </c>
       <c r="D354" s="4" t="s">
-        <v>78</v>
+        <v>186</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="4">
-        <v>101319</v>
+        <v>101306</v>
       </c>
       <c r="B355" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="C355" s="4" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="D355" s="4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="4">
-        <v>100031</v>
+        <v>101319</v>
       </c>
       <c r="B356" s="4" t="s">
         <v>567</v>
       </c>
       <c r="C356" s="4" t="s">
-        <v>407</v>
+        <v>566</v>
       </c>
       <c r="D356" s="4" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="4">
-        <v>102421</v>
+        <v>100031</v>
       </c>
       <c r="B357" s="4" t="s">
         <v>568</v>
       </c>
       <c r="C357" s="4" t="s">
-        <v>27</v>
+        <v>407</v>
       </c>
       <c r="D357" s="4" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="4">
-        <v>102409</v>
+        <v>102421</v>
       </c>
       <c r="B358" s="4" t="s">
         <v>569</v>
       </c>
       <c r="C358" s="4" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="D358" s="4" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="4">
-        <v>101307</v>
+        <v>102409</v>
       </c>
       <c r="B359" s="4" t="s">
         <v>570</v>
       </c>
       <c r="C359" s="4" t="s">
-        <v>571</v>
+        <v>80</v>
       </c>
       <c r="D359" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="4">
-        <v>101145</v>
+        <v>101307</v>
       </c>
       <c r="B360" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="C360" s="4" t="s">
         <v>572</v>
       </c>
-      <c r="C360" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D360" s="4" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="4">
-        <v>101251</v>
+        <v>101145</v>
       </c>
       <c r="B361" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="C361" s="4" t="s">
         <v>574</v>
       </c>
-      <c r="C361" s="4"/>
       <c r="D361" s="4" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="4">
-        <v>102431</v>
+        <v>101251</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>575</v>
       </c>
       <c r="C362" s="4"/>
       <c r="D362" s="4" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="4">
-        <v>101250</v>
+        <v>102431</v>
       </c>
       <c r="B363" s="4" t="s">
         <v>576</v>
       </c>
       <c r="C363" s="4"/>
       <c r="D363" s="4" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="4">
-        <v>101217</v>
+        <v>101250</v>
       </c>
       <c r="B364" s="4" t="s">
         <v>577</v>
       </c>
-      <c r="C364" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C364" s="4"/>
       <c r="D364" s="4" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="4">
-        <v>102442</v>
+        <v>101217</v>
       </c>
       <c r="B365" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="C365" s="4" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="D365" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="4">
-        <v>101241</v>
+        <v>102442</v>
       </c>
       <c r="B366" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="C366" s="4" t="s">
         <v>581</v>
       </c>
-      <c r="C366" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D366" s="4" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="4">
-        <v>101132</v>
+        <v>101241</v>
       </c>
       <c r="B367" s="4" t="s">
         <v>582</v>
       </c>
       <c r="C367" s="4" t="s">
-        <v>583</v>
+        <v>190</v>
       </c>
       <c r="D367" s="4" t="s">
-        <v>465</v>
+        <v>191</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="4">
-        <v>101246</v>
+        <v>101132</v>
       </c>
       <c r="B368" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="C368" s="4" t="s">
         <v>584</v>
       </c>
-      <c r="C368" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D368" s="4" t="s">
-        <v>11</v>
+        <v>465</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="4">
-        <v>101097</v>
+        <v>101246</v>
       </c>
       <c r="B369" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="C369" s="4" t="s">
         <v>586</v>
       </c>
-      <c r="C369" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D369" s="4" t="s">
-        <v>330</v>
+        <v>11</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="4">
-        <v>102374</v>
+        <v>101097</v>
       </c>
       <c r="B370" s="4" t="s">
         <v>587</v>
       </c>
       <c r="C370" s="4" t="s">
-        <v>588</v>
+        <v>61</v>
       </c>
       <c r="D370" s="4" t="s">
-        <v>11</v>
+        <v>330</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="4">
-        <v>100027</v>
+        <v>102374</v>
       </c>
       <c r="B371" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="C371" s="4" t="s">
         <v>589</v>
       </c>
-      <c r="C371" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D371" s="4" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="4">
-        <v>101194</v>
+        <v>100027</v>
       </c>
       <c r="B372" s="4" t="s">
         <v>590</v>
       </c>
       <c r="C372" s="4" t="s">
-        <v>591</v>
+        <v>429</v>
       </c>
       <c r="D372" s="4" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="4">
-        <v>101175</v>
+        <v>101194</v>
       </c>
       <c r="B373" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="C373" s="4" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
       <c r="D373" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="4">
-        <v>101098</v>
+        <v>101175</v>
       </c>
       <c r="B374" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="C374" s="4" t="s">
         <v>594</v>
       </c>
-      <c r="C374" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D374" s="4" t="s">
-        <v>330</v>
+        <v>11</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="4">
-        <v>101117</v>
+        <v>101098</v>
       </c>
       <c r="B375" s="4" t="s">
         <v>595</v>
       </c>
       <c r="C375" s="4" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="D375" s="4" t="s">
-        <v>37</v>
+        <v>330</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="4">
-        <v>101130</v>
+        <v>101117</v>
       </c>
       <c r="B376" s="4" t="s">
         <v>596</v>
       </c>
-      <c r="C376" s="4"/>
+      <c r="C376" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="D376" s="4" t="s">
-        <v>150</v>
+        <v>37</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="4">
-        <v>101113</v>
+        <v>101130</v>
       </c>
       <c r="B377" s="4" t="s">
         <v>597</v>
       </c>
-      <c r="C377" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C377" s="4"/>
       <c r="D377" s="4" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="4">
-        <v>102377</v>
+        <v>101113</v>
       </c>
       <c r="B378" s="4" t="s">
         <v>598</v>
       </c>
-      <c r="C378" s="4"/>
+      <c r="C378" s="4" t="s">
+        <v>45</v>
+      </c>
       <c r="D378" s="4" t="s">
-        <v>110</v>
+        <v>37</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="4">
-        <v>101143</v>
+        <v>102377</v>
       </c>
       <c r="B379" s="4" t="s">
         <v>599</v>
       </c>
-      <c r="C379" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C379" s="4"/>
       <c r="D379" s="4" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="4">
-        <v>101314</v>
+        <v>101143</v>
       </c>
       <c r="B380" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="C380" s="4" t="s">
         <v>601</v>
       </c>
-      <c r="C380" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D380" s="4" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="4">
-        <v>101215</v>
+        <v>101314</v>
       </c>
       <c r="B381" s="4" t="s">
         <v>602</v>
       </c>
       <c r="C381" s="4" t="s">
-        <v>603</v>
+        <v>307</v>
       </c>
       <c r="D381" s="4" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="4">
-        <v>101262</v>
+        <v>101215</v>
       </c>
       <c r="B382" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="C382" s="4" t="s">
         <v>604</v>
       </c>
-      <c r="C382" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D382" s="4" t="s">
-        <v>605</v>
+        <v>11</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="4">
-        <v>102393</v>
+        <v>101262</v>
       </c>
       <c r="B383" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="C383" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D383" s="4" t="s">
         <v>606</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="4">
-        <v>101162</v>
+        <v>102393</v>
       </c>
       <c r="B384" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="C384" s="4" t="s">
         <v>608</v>
       </c>
-      <c r="C384" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D384" s="4" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="4">
-        <v>101170</v>
+        <v>101162</v>
       </c>
       <c r="B385" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="C385" s="4" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="D385" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="4">
-        <v>101245</v>
+        <v>101170</v>
       </c>
       <c r="B386" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="C386" s="4" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D386" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="4">
-        <v>100817</v>
+        <v>101245</v>
       </c>
       <c r="B387" s="4" t="s">
         <v>613</v>
       </c>
       <c r="C387" s="4" t="s">
-        <v>614</v>
+        <v>71</v>
       </c>
       <c r="D387" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="4">
-        <v>102343</v>
+        <v>100817</v>
       </c>
       <c r="B388" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="C388" s="4" t="s">
         <v>615</v>
       </c>
-      <c r="C388" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D388" s="4" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="4">
-        <v>102358</v>
+        <v>102343</v>
       </c>
       <c r="B389" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="C389" s="4" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D389" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="4">
-        <v>102354</v>
+        <v>102358</v>
       </c>
       <c r="B390" s="4" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C390" s="4" t="s">
-        <v>333</v>
+        <v>27</v>
       </c>
       <c r="D390" s="4" t="s">
-        <v>334</v>
+        <v>28</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="4">
-        <v>102365</v>
+        <v>102354</v>
       </c>
       <c r="B391" s="4" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C391" s="4" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D391" s="4" t="s">
-        <v>26</v>
+        <v>334</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="4">
-        <v>102369</v>
+        <v>102365</v>
       </c>
       <c r="B392" s="4" t="s">
         <v>618</v>
       </c>
       <c r="C392" s="4" t="s">
-        <v>27</v>
+        <v>335</v>
       </c>
       <c r="D392" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="4">
-        <v>102389</v>
+        <v>102369</v>
       </c>
       <c r="B393" s="4" t="s">
         <v>619</v>
       </c>
       <c r="C393" s="4" t="s">
-        <v>213</v>
+        <v>27</v>
       </c>
       <c r="D393" s="4" t="s">
-        <v>191</v>
+        <v>28</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="4">
-        <v>101322</v>
+        <v>102389</v>
       </c>
       <c r="B394" s="4" t="s">
         <v>620</v>
       </c>
       <c r="C394" s="4" t="s">
-        <v>621</v>
+        <v>213</v>
       </c>
       <c r="D394" s="4" t="s">
-        <v>11</v>
+        <v>191</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="4">
-        <v>100020</v>
+        <v>101322</v>
       </c>
       <c r="B395" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="C395" s="4" t="s">
         <v>622</v>
       </c>
-      <c r="C395" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D395" s="4" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="4">
-        <v>101099</v>
+        <v>100020</v>
       </c>
       <c r="B396" s="4" t="s">
         <v>623</v>
       </c>
-      <c r="C396" s="4"/>
+      <c r="C396" s="4" t="s">
+        <v>153</v>
+      </c>
       <c r="D396" s="4" t="s">
-        <v>414</v>
+        <v>51</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="4">
-        <v>101144</v>
+        <v>101099</v>
       </c>
       <c r="B397" s="4" t="s">
         <v>624</v>
       </c>
-      <c r="C397" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C397" s="4"/>
       <c r="D397" s="4" t="s">
-        <v>11</v>
+        <v>414</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="4">
-        <v>102339</v>
+        <v>101144</v>
       </c>
       <c r="B398" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="C398" s="4" t="s">
         <v>626</v>
       </c>
-      <c r="C398" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D398" s="4" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="4">
-        <v>102414</v>
+        <v>102339</v>
       </c>
       <c r="B399" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="C399" s="4" t="s">
         <v>628</v>
       </c>
-      <c r="C399" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D399" s="4" t="s">
-        <v>191</v>
+        <v>28</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="4">
-        <v>100697</v>
+        <v>102414</v>
       </c>
       <c r="B400" s="4" t="s">
         <v>629</v>
       </c>
       <c r="C400" s="4" t="s">
-        <v>630</v>
+        <v>213</v>
       </c>
       <c r="D400" s="4" t="s">
-        <v>91</v>
+        <v>191</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="4">
-        <v>100699</v>
+        <v>100697</v>
       </c>
       <c r="B401" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="C401" s="4" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="D401" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="4">
-        <v>100698</v>
+        <v>100699</v>
       </c>
       <c r="B402" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="C402" s="4" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="D402" s="4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="4">
-        <v>101206</v>
+        <v>100698</v>
       </c>
       <c r="B403" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="C403" s="4" t="s">
         <v>635</v>
       </c>
-      <c r="C403" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D403" s="4" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="4">
-        <v>100016</v>
+        <v>101206</v>
       </c>
       <c r="B404" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="C404" s="4" t="s">
         <v>637</v>
       </c>
-      <c r="C404" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D404" s="4" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="4">
-        <v>100034</v>
+        <v>100016</v>
       </c>
       <c r="B405" s="4" t="s">
         <v>638</v>
       </c>
       <c r="C405" s="4" t="s">
-        <v>639</v>
+        <v>45</v>
       </c>
       <c r="D405" s="4" t="s">
-        <v>371</v>
+        <v>37</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="4">
-        <v>100825</v>
+        <v>100034</v>
       </c>
       <c r="B406" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="C406" s="4" t="s">
         <v>640</v>
       </c>
-      <c r="C406" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D406" s="4" t="s">
-        <v>6</v>
+        <v>371</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="4">
-        <v>101315</v>
+        <v>100825</v>
       </c>
       <c r="B407" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="C407" s="4" t="s">
         <v>642</v>
       </c>
-      <c r="C407" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D407" s="4" t="s">
-        <v>78</v>
+        <v>6</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="4">
-        <v>101320</v>
+        <v>101315</v>
       </c>
       <c r="B408" s="4" t="s">
         <v>643</v>
       </c>
       <c r="C408" s="4" t="s">
         <v>112</v>
       </c>
       <c r="D408" s="4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="4">
-        <v>101198</v>
+        <v>101320</v>
       </c>
       <c r="B409" s="4" t="s">
         <v>644</v>
       </c>
       <c r="C409" s="4" t="s">
-        <v>645</v>
+        <v>112</v>
       </c>
       <c r="D409" s="4" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="4">
-        <v>101096</v>
+        <v>101198</v>
       </c>
       <c r="B410" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="C410" s="4" t="s">
         <v>646</v>
       </c>
-      <c r="C410" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D410" s="4" t="s">
-        <v>330</v>
+        <v>11</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="4">
-        <v>102346</v>
+        <v>101096</v>
       </c>
       <c r="B411" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="C411" s="4" t="s">
         <v>648</v>
       </c>
-      <c r="C411" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D411" s="4" t="s">
-        <v>26</v>
+        <v>330</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="4">
-        <v>101285</v>
+        <v>102346</v>
       </c>
       <c r="B412" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C412" s="4" t="s">
-        <v>649</v>
+        <v>25</v>
       </c>
       <c r="D412" s="4" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="4">
-        <v>101283</v>
+        <v>101285</v>
       </c>
       <c r="B413" s="4" t="s">
         <v>650</v>
       </c>
       <c r="C413" s="4" t="s">
-        <v>302</v>
+        <v>650</v>
       </c>
       <c r="D413" s="4" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="4">
-        <v>101230</v>
+        <v>101283</v>
       </c>
       <c r="B414" s="4" t="s">
         <v>651</v>
       </c>
       <c r="C414" s="4" t="s">
-        <v>651</v>
+        <v>302</v>
       </c>
       <c r="D414" s="4" t="s">
-        <v>11</v>
+        <v>303</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="4">
-        <v>100033</v>
+        <v>101230</v>
       </c>
       <c r="B415" s="4" t="s">
         <v>652</v>
       </c>
-      <c r="C415" s="4"/>
+      <c r="C415" s="4" t="s">
+        <v>652</v>
+      </c>
       <c r="D415" s="4" t="s">
-        <v>371</v>
+        <v>11</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="4">
-        <v>100023</v>
+        <v>100033</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>653</v>
       </c>
-      <c r="C416" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C416" s="4"/>
       <c r="D416" s="4" t="s">
-        <v>51</v>
+        <v>371</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="4">
-        <v>100040</v>
+        <v>100023</v>
       </c>
       <c r="B417" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="C417" s="4" t="s">
         <v>655</v>
       </c>
-      <c r="C417" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D417" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="4">
-        <v>102381</v>
+        <v>100040</v>
       </c>
       <c r="B418" s="4" t="s">
         <v>656</v>
       </c>
-      <c r="C418" s="4"/>
+      <c r="C418" s="4" t="s">
+        <v>45</v>
+      </c>
       <c r="D418" s="4" t="s">
-        <v>110</v>
+        <v>37</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="4">
         <v>101310</v>
       </c>
       <c r="B419" s="4" t="s">
         <v>657</v>
       </c>
       <c r="C419" s="4" t="s">
         <v>658</v>
       </c>
       <c r="D419" s="4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="4">
         <v>100706</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>659</v>
       </c>
       <c r="C420" s="4" t="s">
         <v>660</v>