--- v0 (2025-11-10)
+++ v1 (2026-05-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Water Use" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="613">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1172" uniqueCount="616">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Water Use ID</t>
   </si>
   <si>
     <t>Water Use Name</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Domestic Water Supply</t>
   </si>
   <si>
     <t>1/23/2020 3:02:25 PM</t>
   </si>
   <si>
@@ -862,50 +862,62 @@
   <si>
     <t>FAWPRASWW</t>
   </si>
   <si>
     <t>Fish and Wildlife Propagation, Recreation, and Stock Watering Waters</t>
   </si>
   <si>
     <t>FC</t>
   </si>
   <si>
     <t>Fish Consumption</t>
   </si>
   <si>
     <t>9/6/2017 10:29:49 AM</t>
   </si>
   <si>
     <t>Fish</t>
   </si>
   <si>
     <t>Fishing Standards</t>
   </si>
   <si>
     <t>5/3/2017 9:14:46 AM</t>
   </si>
   <si>
+    <t>FISH</t>
+  </si>
+  <si>
+    <t>Fish Designated Use - Temperature</t>
+  </si>
+  <si>
+    <t>4/23/2026 2:08:30 PM</t>
+  </si>
+  <si>
+    <t>SVR</t>
+  </si>
+  <si>
     <t>fishing</t>
   </si>
   <si>
     <t>fishing use</t>
   </si>
   <si>
     <t>10/17/2017 3:44:26 PM</t>
   </si>
   <si>
     <t>CHIPCREE_WQX</t>
   </si>
   <si>
     <t>Food</t>
   </si>
   <si>
     <t>Food Subsistance</t>
   </si>
   <si>
     <t>FRSH</t>
   </si>
   <si>
     <t>Freshwater Replenishment</t>
   </si>
   <si>
     <t>11/15/2023 11:30:15 AM</t>
@@ -1679,53 +1691,50 @@
     <t>12/27/2021 10:31:46 AM</t>
   </si>
   <si>
     <t>Swimming Standards</t>
   </si>
   <si>
     <t>TE</t>
   </si>
   <si>
     <t>Preservation of Threatened or Endangered Species</t>
   </si>
   <si>
     <t>4/26/2018 11:29:36 AM</t>
   </si>
   <si>
     <t>Test</t>
   </si>
   <si>
     <t>6/18/2017 11:10:33 AM</t>
   </si>
   <si>
     <t>test</t>
   </si>
   <si>
     <t>10/17/2022 2:17:38 PM</t>
-  </si>
-[...1 lines deleted...]
-    <t>SVR</t>
   </si>
   <si>
     <t>UMUT_AG</t>
   </si>
   <si>
     <t>Agriculture, Irrigation, Livestock Criteria</t>
   </si>
   <si>
     <t>10/29/2021 11:57:25 AM</t>
   </si>
   <si>
     <t>UMUT_REC1</t>
   </si>
   <si>
     <t>REC1 criteria</t>
   </si>
   <si>
     <t>10/29/2021 12:04:33 PM</t>
   </si>
   <si>
     <t>UMUT_T</t>
   </si>
   <si>
     <t>Traditional Use Criteria</t>
   </si>
@@ -2303,51 +2312,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E292"/>
+  <dimension ref="A1:E293"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="27.0234375" customWidth="1"/>
     <col min="3" max="3" width="134.3515625" customWidth="1"/>
     <col min="4" max="4" width="22.3828125" customWidth="1"/>
     <col min="5" max="5" width="27.12109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
@@ -4326,3001 +4335,3018 @@
         <v>280</v>
       </c>
       <c r="E117" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4">
         <v>100071</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>281</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>282</v>
       </c>
       <c r="D118" s="4" t="s">
         <v>283</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4">
-        <v>100136</v>
+        <v>100531</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>284</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>285</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>286</v>
       </c>
       <c r="E119" s="4" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4">
-        <v>100402</v>
+        <v>100136</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>288</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>289</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>180</v>
+        <v>290</v>
       </c>
       <c r="E120" s="4" t="s">
-        <v>181</v>
+        <v>291</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4">
-        <v>100437</v>
+        <v>100402</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>292</v>
+        <v>180</v>
       </c>
       <c r="E121" s="4" t="s">
-        <v>106</v>
+        <v>181</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4">
-        <v>100430</v>
+        <v>100437</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E122" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4">
-        <v>100187</v>
+        <v>100430</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4">
-        <v>100459</v>
+        <v>100187</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4">
-        <v>100460</v>
+        <v>100459</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E125" s="4" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4">
-        <v>100517</v>
+        <v>100460</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E126" s="4" t="s">
-        <v>161</v>
+        <v>110</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4">
-        <v>100478</v>
+        <v>100517</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>176</v>
+        <v>310</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4">
-        <v>100438</v>
+        <v>100478</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>311</v>
+        <v>176</v>
       </c>
       <c r="E128" s="4" t="s">
-        <v>106</v>
+        <v>177</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4">
-        <v>100184</v>
+        <v>100438</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>98</v>
+        <v>315</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4">
-        <v>100506</v>
+        <v>100184</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>313</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="E130" s="4" t="s">
-        <v>125</v>
+        <v>99</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4">
-        <v>100522</v>
+        <v>100506</v>
       </c>
       <c r="B131" s="4" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>316</v>
+        <v>124</v>
       </c>
       <c r="E131" s="4" t="s">
-        <v>204</v>
+        <v>125</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4">
-        <v>100521</v>
+        <v>100522</v>
       </c>
       <c r="B132" s="4" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E132" s="4" t="s">
-        <v>320</v>
+        <v>204</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4">
-        <v>100519</v>
+        <v>100521</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D133" s="4" t="s">
         <v>323</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4">
-        <v>100520</v>
+        <v>100519</v>
       </c>
       <c r="B134" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="E134" s="4" t="s">
         <v>324</v>
-      </c>
-[...7 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4">
-        <v>100442</v>
+        <v>100520</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4">
-        <v>100364</v>
+        <v>100442</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>142</v>
+        <v>332</v>
       </c>
       <c r="E136" s="4" t="s">
-        <v>143</v>
+        <v>324</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4">
-        <v>100492</v>
+        <v>100364</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>241</v>
+        <v>142</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4">
-        <v>100470</v>
+        <v>100492</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>176</v>
+        <v>241</v>
       </c>
       <c r="E138" s="4" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4">
-        <v>100473</v>
+        <v>100470</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="4">
-        <v>100491</v>
+        <v>100473</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>241</v>
+        <v>176</v>
       </c>
       <c r="E140" s="4" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4">
-        <v>100360</v>
+        <v>100491</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>142</v>
+        <v>241</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="4">
-        <v>100090</v>
+        <v>100360</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>338</v>
+        <v>142</v>
       </c>
       <c r="E142" s="4" t="s">
-        <v>89</v>
+        <v>143</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4">
-        <v>100301</v>
+        <v>100090</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>340</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>342</v>
+        <v>89</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4">
-        <v>100302</v>
+        <v>100301</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>343</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>344</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E144" s="4" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4">
-        <v>100078</v>
+        <v>100302</v>
       </c>
       <c r="B145" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D145" s="4" t="s">
         <v>345</v>
       </c>
-      <c r="C145" s="4" t="s">
+      <c r="E145" s="4" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="4">
-        <v>100401</v>
+        <v>100078</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>180</v>
+        <v>351</v>
       </c>
       <c r="E146" s="4" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4">
-        <v>100195</v>
+        <v>100401</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>352</v>
+        <v>180</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>99</v>
+        <v>181</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4">
-        <v>100183</v>
+        <v>100195</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4">
-        <v>100321</v>
+        <v>100183</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>103</v>
+        <v>359</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4">
-        <v>100441</v>
+        <v>100321</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>358</v>
+        <v>103</v>
       </c>
       <c r="E150" s="4" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4">
-        <v>100423</v>
+        <v>100441</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>28</v>
+        <v>362</v>
       </c>
       <c r="E151" s="4" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="4">
-        <v>100427</v>
+        <v>100423</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D152" s="4" t="s">
         <v>28</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="4">
-        <v>100426</v>
+        <v>100427</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D153" s="4" t="s">
         <v>28</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="4">
-        <v>100422</v>
+        <v>100426</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D154" s="4" t="s">
         <v>28</v>
       </c>
       <c r="E154" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="4">
-        <v>100425</v>
+        <v>100422</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D155" s="4" t="s">
         <v>28</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4">
-        <v>100424</v>
+        <v>100425</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D156" s="4" t="s">
         <v>28</v>
       </c>
       <c r="E156" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4">
-        <v>100421</v>
+        <v>100424</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="D157" s="4" t="s">
         <v>28</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4">
-        <v>100504</v>
+        <v>100421</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>124</v>
+        <v>28</v>
       </c>
       <c r="E158" s="4" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="4">
-        <v>100494</v>
+        <v>100504</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4">
-        <v>100525</v>
+        <v>100494</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>378</v>
+        <v>122</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4">
-        <v>100484</v>
+        <v>100525</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="4">
-        <v>100483</v>
+        <v>100484</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="E162" s="4" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="4">
-        <v>100181</v>
+        <v>100483</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C163" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="D163" s="4" t="s">
         <v>385</v>
       </c>
-      <c r="D163" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E163" s="4" t="s">
-        <v>250</v>
+        <v>161</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="4">
-        <v>100130</v>
+        <v>100181</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E164" s="4" t="s">
-        <v>132</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="4">
-        <v>100132</v>
+        <v>100130</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>45</v>
+        <v>132</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="4">
-        <v>100133</v>
+        <v>100132</v>
       </c>
       <c r="B166" s="4" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="E166" s="4" t="s">
-        <v>125</v>
+        <v>45</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4">
-        <v>100374</v>
+        <v>100133</v>
       </c>
       <c r="B167" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="C167" s="4" t="s">
         <v>392</v>
       </c>
-      <c r="C167" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D167" s="4" t="s">
-        <v>131</v>
+        <v>395</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="4">
-        <v>100060</v>
+        <v>100374</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>396</v>
+        <v>131</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>397</v>
+        <v>132</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="4">
-        <v>100464</v>
+        <v>100060</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>398</v>
       </c>
       <c r="C169" s="4" t="s">
         <v>399</v>
       </c>
       <c r="D169" s="4" t="s">
         <v>400</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="4">
-        <v>100373</v>
+        <v>100464</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>402</v>
       </c>
       <c r="C170" s="4" t="s">
         <v>403</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>131</v>
+        <v>404</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>132</v>
+        <v>405</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="4">
-        <v>100188</v>
+        <v>100373</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>406</v>
+        <v>131</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="4">
-        <v>100093</v>
+        <v>100188</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="4">
-        <v>100095</v>
+        <v>100093</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="E173" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="4">
-        <v>100096</v>
+        <v>100095</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C174" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="D174" s="4" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="E174" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="4">
-        <v>100094</v>
+        <v>100096</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="E175" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="4">
-        <v>100487</v>
+        <v>100094</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>395</v>
+        <v>420</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>256</v>
+        <v>413</v>
       </c>
       <c r="E176" s="4" t="s">
-        <v>161</v>
+        <v>89</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="4">
-        <v>100513</v>
+        <v>100487</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>124</v>
+        <v>256</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>125</v>
+        <v>161</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="4">
-        <v>100439</v>
+        <v>100513</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>419</v>
+        <v>399</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>420</v>
+        <v>124</v>
       </c>
       <c r="E178" s="4" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="4">
-        <v>100186</v>
+        <v>100439</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>310</v>
+        <v>423</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="4">
-        <v>100514</v>
+        <v>100186</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>422</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>422</v>
+        <v>314</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>124</v>
+        <v>425</v>
       </c>
       <c r="E180" s="4" t="s">
-        <v>125</v>
+        <v>99</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="4">
-        <v>100042</v>
+        <v>100514</v>
       </c>
       <c r="B181" s="4" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>425</v>
+        <v>124</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>287</v>
+        <v>125</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4">
-        <v>100044</v>
+        <v>100042</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E182" s="4" t="s">
-        <v>427</v>
+        <v>291</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="4">
-        <v>100046</v>
+        <v>100044</v>
       </c>
       <c r="B183" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E183" s="4" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="4">
-        <v>100048</v>
+        <v>100046</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C184" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E184" s="4" t="s">
-        <v>110</v>
+        <v>433</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4">
-        <v>100050</v>
+        <v>100048</v>
       </c>
       <c r="B185" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="E185" s="4" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="4">
-        <v>100051</v>
+        <v>100050</v>
       </c>
       <c r="B186" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="E186" s="4" t="s">
-        <v>433</v>
+        <v>8</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="4">
-        <v>100054</v>
+        <v>100051</v>
       </c>
       <c r="B187" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="4">
-        <v>100056</v>
+        <v>100054</v>
       </c>
       <c r="B188" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E188" s="4" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4">
-        <v>100016</v>
+        <v>100056</v>
       </c>
       <c r="B189" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E189" s="4" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="4">
-        <v>100012</v>
+        <v>100016</v>
       </c>
       <c r="B190" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E190" s="4" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="4">
-        <v>100013</v>
+        <v>100012</v>
       </c>
       <c r="B191" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E191" s="4" t="s">
-        <v>123</v>
+        <v>445</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="4">
-        <v>100020</v>
+        <v>100013</v>
       </c>
       <c r="B192" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E192" s="4" t="s">
-        <v>165</v>
+        <v>123</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="4">
-        <v>100021</v>
+        <v>100020</v>
       </c>
       <c r="B193" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E193" s="4" t="s">
-        <v>401</v>
+        <v>165</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="4">
-        <v>100024</v>
+        <v>100021</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="E194" s="4" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="4">
-        <v>100018</v>
+        <v>100024</v>
       </c>
       <c r="B195" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E195" s="4" t="s">
-        <v>447</v>
+        <v>401</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="4">
-        <v>100028</v>
+        <v>100018</v>
       </c>
       <c r="B196" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E196" s="4" t="s">
-        <v>161</v>
+        <v>451</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4">
-        <v>100030</v>
+        <v>100028</v>
       </c>
       <c r="B197" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="E197" s="4" t="s">
-        <v>450</v>
+        <v>161</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="4">
-        <v>100032</v>
+        <v>100030</v>
       </c>
       <c r="B198" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E198" s="4" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="4">
-        <v>100034</v>
+        <v>100032</v>
       </c>
       <c r="B199" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D199" s="4" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E199" s="4" t="s">
-        <v>168</v>
+        <v>456</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4">
-        <v>100036</v>
+        <v>100034</v>
       </c>
       <c r="B200" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C200" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D200" s="4" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="E200" s="4" t="s">
-        <v>455</v>
+        <v>168</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="4">
-        <v>100038</v>
+        <v>100036</v>
       </c>
       <c r="B201" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D201" s="4" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="E201" s="4" t="s">
-        <v>45</v>
+        <v>459</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="4">
-        <v>100040</v>
+        <v>100038</v>
       </c>
       <c r="B202" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C202" s="4" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="E202" s="4" t="s">
-        <v>458</v>
+        <v>45</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="4">
-        <v>100291</v>
+        <v>100040</v>
       </c>
       <c r="B203" s="4" t="s">
-        <v>459</v>
+        <v>427</v>
       </c>
       <c r="C203" s="4" t="s">
-        <v>460</v>
+        <v>428</v>
       </c>
       <c r="D203" s="4" t="s">
         <v>461</v>
       </c>
       <c r="E203" s="4" t="s">
-        <v>161</v>
+        <v>462</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="4">
-        <v>100025</v>
+        <v>100291</v>
       </c>
       <c r="B204" s="4" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C204" s="4" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D204" s="4" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E204" s="4" t="s">
-        <v>125</v>
+        <v>161</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4">
-        <v>100026</v>
+        <v>100025</v>
       </c>
       <c r="B205" s="4" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C205" s="4" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E205" s="4" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="4">
-        <v>100027</v>
+        <v>100026</v>
       </c>
       <c r="B206" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C206" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D206" s="4" t="s">
-        <v>448</v>
+        <v>471</v>
       </c>
       <c r="E206" s="4" t="s">
-        <v>161</v>
+        <v>125</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="4">
-        <v>100022</v>
+        <v>100027</v>
       </c>
       <c r="B207" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="E207" s="4" t="s">
-        <v>401</v>
+        <v>161</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="4">
-        <v>100023</v>
+        <v>100022</v>
       </c>
       <c r="B208" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D208" s="4" t="s">
-        <v>468</v>
+        <v>448</v>
       </c>
       <c r="E208" s="4" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4">
-        <v>100014</v>
+        <v>100023</v>
       </c>
       <c r="B209" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C209" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D209" s="4" t="s">
-        <v>442</v>
+        <v>472</v>
       </c>
       <c r="E209" s="4" t="s">
-        <v>123</v>
+        <v>401</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="4">
-        <v>100015</v>
+        <v>100014</v>
       </c>
       <c r="B210" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C210" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D210" s="4" t="s">
-        <v>469</v>
+        <v>446</v>
       </c>
       <c r="E210" s="4" t="s">
-        <v>439</v>
+        <v>123</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="4">
-        <v>100017</v>
+        <v>100015</v>
       </c>
       <c r="B211" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D211" s="4" t="s">
-        <v>446</v>
+        <v>473</v>
       </c>
       <c r="E211" s="4" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="4">
-        <v>100011</v>
+        <v>100017</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C212" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D212" s="4" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="E212" s="4" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="4">
-        <v>100041</v>
+        <v>100011</v>
       </c>
       <c r="B213" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C213" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D213" s="4" t="s">
-        <v>425</v>
+        <v>444</v>
       </c>
       <c r="E213" s="4" t="s">
-        <v>287</v>
+        <v>445</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="4">
-        <v>100039</v>
+        <v>100041</v>
       </c>
       <c r="B214" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C214" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>457</v>
+        <v>429</v>
       </c>
       <c r="E214" s="4" t="s">
-        <v>458</v>
+        <v>291</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="4">
-        <v>100037</v>
+        <v>100039</v>
       </c>
       <c r="B215" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D215" s="4" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="E215" s="4" t="s">
-        <v>45</v>
+        <v>462</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="4">
-        <v>100035</v>
+        <v>100037</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D216" s="4" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="E216" s="4" t="s">
-        <v>455</v>
+        <v>45</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="4">
-        <v>100033</v>
+        <v>100035</v>
       </c>
       <c r="B217" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C217" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D217" s="4" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="E217" s="4" t="s">
-        <v>168</v>
+        <v>459</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="4">
-        <v>100031</v>
+        <v>100033</v>
       </c>
       <c r="B218" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C218" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D218" s="4" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="E218" s="4" t="s">
-        <v>452</v>
+        <v>168</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="4">
-        <v>100029</v>
+        <v>100031</v>
       </c>
       <c r="B219" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D219" s="4" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="E219" s="4" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="4">
-        <v>100019</v>
+        <v>100029</v>
       </c>
       <c r="B220" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D220" s="4" t="s">
-        <v>470</v>
+        <v>453</v>
       </c>
       <c r="E220" s="4" t="s">
-        <v>165</v>
+        <v>454</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="4">
-        <v>100055</v>
+        <v>100019</v>
       </c>
       <c r="B221" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C221" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D221" s="4" t="s">
-        <v>436</v>
+        <v>474</v>
       </c>
       <c r="E221" s="4" t="s">
-        <v>437</v>
+        <v>165</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="4">
-        <v>100052</v>
+        <v>100055</v>
       </c>
       <c r="B222" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C222" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D222" s="4" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="E222" s="4" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="4">
-        <v>100053</v>
+        <v>100052</v>
       </c>
       <c r="B223" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C223" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E223" s="4" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="4">
-        <v>100049</v>
+        <v>100053</v>
       </c>
       <c r="B224" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C224" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D224" s="4" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="E224" s="4" t="s">
-        <v>8</v>
+        <v>439</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="4">
-        <v>100047</v>
+        <v>100049</v>
       </c>
       <c r="B225" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D225" s="4" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="E225" s="4" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="4">
-        <v>100045</v>
+        <v>100047</v>
       </c>
       <c r="B226" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C226" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D226" s="4" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="E226" s="4" t="s">
-        <v>429</v>
+        <v>110</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="4">
-        <v>100043</v>
+        <v>100045</v>
       </c>
       <c r="B227" s="4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D227" s="4" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="E227" s="4" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="4">
-        <v>100290</v>
+        <v>100043</v>
       </c>
       <c r="B228" s="4" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="C228" s="4" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D228" s="4" t="s">
-        <v>461</v>
+        <v>430</v>
       </c>
       <c r="E228" s="4" t="s">
-        <v>161</v>
+        <v>431</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="4">
-        <v>100433</v>
+        <v>100290</v>
       </c>
       <c r="B229" s="4" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C229" s="4" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D229" s="4" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="E229" s="4" t="s">
-        <v>106</v>
+        <v>161</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="4">
-        <v>100320</v>
+        <v>100433</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D230" s="4" t="s">
-        <v>103</v>
+        <v>479</v>
       </c>
       <c r="E230" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="4">
-        <v>100378</v>
+        <v>100320</v>
       </c>
       <c r="B231" s="4" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C231" s="4" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D231" s="4" t="s">
-        <v>478</v>
+        <v>103</v>
       </c>
       <c r="E231" s="4" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="4">
-        <v>100431</v>
+        <v>100378</v>
       </c>
       <c r="B232" s="4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C232" s="4" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D232" s="4" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E232" s="4" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="4">
-        <v>100432</v>
+        <v>100431</v>
       </c>
       <c r="B233" s="4" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C233" s="4" t="s">
-        <v>376</v>
+        <v>484</v>
       </c>
       <c r="D233" s="4" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E233" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="4">
-        <v>100293</v>
+        <v>100432</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C234" s="4" t="s">
-        <v>485</v>
+        <v>380</v>
       </c>
       <c r="D234" s="4" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E234" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="4">
-        <v>100200</v>
+        <v>100293</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C235" s="4" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D235" s="4" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E235" s="4" t="s">
-        <v>210</v>
+        <v>102</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="4">
-        <v>100199</v>
+        <v>100200</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C236" s="4" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D236" s="4" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E236" s="4" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="4">
-        <v>100319</v>
+        <v>100199</v>
       </c>
       <c r="B237" s="4" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C237" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="D237" s="4" t="s">
         <v>493</v>
       </c>
-      <c r="D237" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E237" s="4" t="s">
-        <v>104</v>
+        <v>210</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="4">
-        <v>100318</v>
+        <v>100319</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C238" s="4" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D238" s="4" t="s">
         <v>103</v>
       </c>
       <c r="E238" s="4" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="4">
-        <v>100369</v>
+        <v>100318</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C239" s="4" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D239" s="4" t="s">
-        <v>498</v>
+        <v>103</v>
       </c>
       <c r="E239" s="4" t="s">
-        <v>452</v>
+        <v>104</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="4">
-        <v>100189</v>
+        <v>100369</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C240" s="4" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="D240" s="4" t="s">
-        <v>212</v>
+        <v>502</v>
       </c>
       <c r="E240" s="4" t="s">
-        <v>99</v>
+        <v>456</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="4">
-        <v>100191</v>
+        <v>100189</v>
       </c>
       <c r="B241" s="4" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C241" s="4" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D241" s="4" t="s">
-        <v>501</v>
+        <v>212</v>
       </c>
       <c r="E241" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="4">
-        <v>100182</v>
+        <v>100191</v>
       </c>
       <c r="B242" s="4" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C242" s="4" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="D242" s="4" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E242" s="4" t="s">
-        <v>505</v>
+        <v>99</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="4">
-        <v>100446</v>
+        <v>100182</v>
       </c>
       <c r="B243" s="4" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C243" s="4" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>259</v>
+        <v>508</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>110</v>
+        <v>509</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="4">
-        <v>100498</v>
+        <v>100446</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>506</v>
       </c>
       <c r="C244" s="4" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D244" s="4" t="s">
-        <v>122</v>
+        <v>259</v>
       </c>
       <c r="E244" s="4" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="4">
-        <v>100497</v>
+        <v>100498</v>
       </c>
       <c r="B245" s="4" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C245" s="4" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D245" s="4" t="s">
         <v>122</v>
       </c>
       <c r="E245" s="4" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4">
-        <v>100298</v>
+        <v>100497</v>
       </c>
       <c r="B246" s="4" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C246" s="4" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D246" s="4" t="s">
-        <v>512</v>
+        <v>122</v>
       </c>
       <c r="E246" s="4" t="s">
-        <v>513</v>
+        <v>123</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="4">
-        <v>100466</v>
+        <v>100298</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>514</v>
       </c>
       <c r="C247" s="4" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D247" s="4" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E247" s="4" t="s">
-        <v>185</v>
+        <v>517</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="4">
-        <v>100468</v>
+        <v>100466</v>
       </c>
       <c r="B248" s="4" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C248" s="4" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D248" s="4" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E248" s="4" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="4">
-        <v>100201</v>
+        <v>100468</v>
       </c>
       <c r="B249" s="4" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C249" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="D249" s="4" t="s">
         <v>519</v>
       </c>
-      <c r="D249" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E249" s="4" t="s">
-        <v>236</v>
+        <v>185</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="4">
-        <v>100087</v>
+        <v>100201</v>
       </c>
       <c r="B250" s="4" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C250" s="4" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="D250" s="4" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E250" s="4" t="s">
-        <v>89</v>
+        <v>236</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="4">
-        <v>100061</v>
+        <v>100087</v>
       </c>
       <c r="B251" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="C251" s="4" t="s">
         <v>523</v>
       </c>
-      <c r="C251" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D251" s="4" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E251" s="4" t="s">
-        <v>397</v>
+        <v>89</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="4">
-        <v>100512</v>
+        <v>100061</v>
       </c>
       <c r="B252" s="4" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C252" s="4" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D252" s="4" t="s">
-        <v>124</v>
+        <v>529</v>
       </c>
       <c r="E252" s="4" t="s">
-        <v>125</v>
+        <v>401</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="4">
-        <v>100486</v>
+        <v>100512</v>
       </c>
       <c r="B253" s="4" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="C253" s="4" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D253" s="4" t="s">
-        <v>256</v>
+        <v>124</v>
       </c>
       <c r="E253" s="4" t="s">
-        <v>161</v>
+        <v>125</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="4">
-        <v>100294</v>
+        <v>100486</v>
       </c>
       <c r="B254" s="4" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C254" s="4" t="s">
         <v>528</v>
       </c>
       <c r="D254" s="4" t="s">
-        <v>211</v>
+        <v>256</v>
       </c>
       <c r="E254" s="4" t="s">
-        <v>102</v>
+        <v>161</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="4">
-        <v>100196</v>
+        <v>100294</v>
       </c>
       <c r="B255" s="4" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C255" s="4" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="D255" s="4" t="s">
-        <v>530</v>
+        <v>211</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="4">
-        <v>100246</v>
+        <v>100196</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>531</v>
       </c>
       <c r="C256" s="4" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D256" s="4" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E256" s="4" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="4">
-        <v>100059</v>
+        <v>100246</v>
       </c>
       <c r="B257" s="4" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C257" s="4" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D257" s="4" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E257" s="4" t="s">
-        <v>429</v>
+        <v>8</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="4">
-        <v>100057</v>
+        <v>100059</v>
       </c>
       <c r="B258" s="4" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C258" s="4" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D258" s="4" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E258" s="4" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="4">
-        <v>100058</v>
+        <v>100057</v>
       </c>
       <c r="B259" s="4" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C259" s="4" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D259" s="4" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="4">
-        <v>100515</v>
+        <v>100058</v>
       </c>
       <c r="B260" s="4" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C260" s="4" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D260" s="4" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E260" s="4" t="s">
-        <v>546</v>
+        <v>433</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="4">
-        <v>100359</v>
+        <v>100515</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>547</v>
       </c>
       <c r="C261" s="4" t="s">
-        <v>393</v>
+        <v>548</v>
       </c>
       <c r="D261" s="4" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="E261" s="4" t="s">
-        <v>143</v>
+        <v>550</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="4">
-        <v>100180</v>
+        <v>100359</v>
       </c>
       <c r="B262" s="4" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C262" s="4" t="s">
-        <v>549</v>
+        <v>397</v>
       </c>
       <c r="D262" s="4" t="s">
-        <v>504</v>
+        <v>552</v>
       </c>
       <c r="E262" s="4" t="s">
-        <v>505</v>
+        <v>143</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="4">
-        <v>100194</v>
+        <v>100180</v>
       </c>
       <c r="B263" s="4" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C263" s="4" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="D263" s="4" t="s">
-        <v>552</v>
+        <v>508</v>
       </c>
       <c r="E263" s="4" t="s">
-        <v>99</v>
+        <v>509</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="4">
-        <v>100083</v>
+        <v>100194</v>
       </c>
       <c r="B264" s="4" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C264" s="4" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="D264" s="4" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E264" s="4" t="s">
-        <v>168</v>
+        <v>99</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="4">
-        <v>100408</v>
+        <v>100083</v>
       </c>
       <c r="B265" s="4" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C265" s="4" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D265" s="4" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="E265" s="4" t="s">
-        <v>557</v>
+        <v>168</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="4">
-        <v>100339</v>
+        <v>100408</v>
       </c>
       <c r="B266" s="4" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C266" s="4" t="s">
         <v>559</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>560</v>
       </c>
       <c r="E266" s="4" t="s">
-        <v>441</v>
+        <v>287</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="4">
-        <v>100341</v>
+        <v>100339</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>561</v>
       </c>
       <c r="C267" s="4" t="s">
         <v>562</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>563</v>
       </c>
       <c r="E267" s="4" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="4">
-        <v>100340</v>
+        <v>100341</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>564</v>
       </c>
       <c r="C268" s="4" t="s">
         <v>565</v>
       </c>
       <c r="D268" s="4" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="E268" s="4" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="4">
-        <v>100063</v>
+        <v>100340</v>
       </c>
       <c r="B269" s="4" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C269" s="4" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="E269" s="4" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="4">
-        <v>1</v>
+        <v>100063</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>569</v>
       </c>
       <c r="C270" s="4" t="s">
         <v>570</v>
       </c>
       <c r="D270" s="4" t="s">
         <v>571</v>
       </c>
-      <c r="E270" s="4"/>
+      <c r="E270" s="4" t="s">
+        <v>445</v>
+      </c>
     </row>
     <row r="271">
       <c r="A271" s="4">
-        <v>100363</v>
+        <v>1</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>572</v>
       </c>
       <c r="C271" s="4" t="s">
         <v>573</v>
       </c>
       <c r="D271" s="4" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>574</v>
+      </c>
+      <c r="E271" s="4"/>
     </row>
     <row r="272">
       <c r="A272" s="4">
-        <v>100355</v>
+        <v>100363</v>
       </c>
       <c r="B272" s="4" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C272" s="4" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D272" s="4" t="s">
-        <v>576</v>
+        <v>142</v>
       </c>
       <c r="E272" s="4" t="s">
-        <v>210</v>
+        <v>143</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="4">
-        <v>100317</v>
+        <v>100355</v>
       </c>
       <c r="B273" s="4" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C273" s="4" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D273" s="4" t="s">
-        <v>103</v>
+        <v>579</v>
       </c>
       <c r="E273" s="4" t="s">
-        <v>104</v>
+        <v>210</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="4">
-        <v>100436</v>
+        <v>100317</v>
       </c>
       <c r="B274" s="4" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C274" s="4" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D274" s="4" t="s">
-        <v>578</v>
+        <v>103</v>
       </c>
       <c r="E274" s="4" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="4">
-        <v>100526</v>
+        <v>100436</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>577</v>
       </c>
       <c r="C275" s="4" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D275" s="4" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E275" s="4" t="s">
-        <v>204</v>
+        <v>106</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="4">
-        <v>100482</v>
+        <v>100526</v>
       </c>
       <c r="B276" s="4" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="C276" s="4" t="s">
         <v>582</v>
       </c>
       <c r="D276" s="4" t="s">
         <v>583</v>
       </c>
       <c r="E276" s="4" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="4">
-        <v>100523</v>
+        <v>100482</v>
       </c>
       <c r="B277" s="4" t="s">
-        <v>493</v>
+        <v>584</v>
       </c>
       <c r="C277" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D277" s="4" t="s">
-        <v>378</v>
+        <v>586</v>
       </c>
       <c r="E277" s="4" t="s">
-        <v>204</v>
+        <v>161</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="4">
-        <v>100316</v>
+        <v>100523</v>
       </c>
       <c r="B278" s="4" t="s">
-        <v>585</v>
+        <v>497</v>
       </c>
       <c r="C278" s="4" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D278" s="4" t="s">
-        <v>103</v>
+        <v>382</v>
       </c>
       <c r="E278" s="4" t="s">
-        <v>104</v>
+        <v>204</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="4">
-        <v>100503</v>
+        <v>100316</v>
       </c>
       <c r="B279" s="4" t="s">
-        <v>81</v>
+        <v>588</v>
       </c>
       <c r="C279" s="4" t="s">
-        <v>81</v>
+        <v>589</v>
       </c>
       <c r="D279" s="4" t="s">
-        <v>124</v>
+        <v>103</v>
       </c>
       <c r="E279" s="4" t="s">
-        <v>125</v>
+        <v>104</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="4">
-        <v>100315</v>
+        <v>100503</v>
       </c>
       <c r="B280" s="4" t="s">
-        <v>587</v>
+        <v>81</v>
       </c>
       <c r="C280" s="4" t="s">
-        <v>588</v>
+        <v>81</v>
       </c>
       <c r="D280" s="4" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="E280" s="4" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="4">
-        <v>100296</v>
+        <v>100315</v>
       </c>
       <c r="B281" s="4" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C281" s="4" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D281" s="4" t="s">
-        <v>590</v>
+        <v>103</v>
       </c>
       <c r="E281" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="4">
-        <v>100434</v>
+        <v>100296</v>
       </c>
       <c r="B282" s="4" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C282" s="4" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D282" s="4" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E282" s="4" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="4">
-        <v>100193</v>
+        <v>100434</v>
       </c>
       <c r="B283" s="4" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C283" s="4" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="D283" s="4" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E283" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="4">
-        <v>100490</v>
+        <v>100193</v>
       </c>
       <c r="B284" s="4" t="s">
-        <v>30</v>
+        <v>590</v>
       </c>
       <c r="C284" s="4" t="s">
-        <v>30</v>
+        <v>592</v>
       </c>
       <c r="D284" s="4" t="s">
-        <v>241</v>
+        <v>596</v>
       </c>
       <c r="E284" s="4" t="s">
-        <v>161</v>
+        <v>99</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="4">
-        <v>100496</v>
+        <v>100490</v>
       </c>
       <c r="B285" s="4" t="s">
-        <v>594</v>
+        <v>30</v>
       </c>
       <c r="C285" s="4" t="s">
-        <v>595</v>
+        <v>30</v>
       </c>
       <c r="D285" s="4" t="s">
-        <v>122</v>
+        <v>241</v>
       </c>
       <c r="E285" s="4" t="s">
-        <v>123</v>
+        <v>161</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="4">
-        <v>100079</v>
+        <v>100496</v>
       </c>
       <c r="B286" s="4" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C286" s="4" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D286" s="4" t="s">
-        <v>598</v>
+        <v>122</v>
       </c>
       <c r="E286" s="4" t="s">
-        <v>168</v>
+        <v>123</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="4">
-        <v>100081</v>
+        <v>100079</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>599</v>
       </c>
       <c r="C287" s="4" t="s">
         <v>600</v>
       </c>
       <c r="D287" s="4" t="s">
         <v>601</v>
       </c>
       <c r="E287" s="4" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="4">
-        <v>100082</v>
+        <v>100081</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>602</v>
       </c>
       <c r="C288" s="4" t="s">
         <v>603</v>
       </c>
       <c r="D288" s="4" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="E288" s="4" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="4">
-        <v>100198</v>
+        <v>100082</v>
       </c>
       <c r="B289" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="D289" s="4" t="s">
         <v>604</v>
       </c>
-      <c r="C289" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E289" s="4" t="s">
-        <v>99</v>
+        <v>168</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="4">
-        <v>100476</v>
+        <v>100198</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>607</v>
       </c>
       <c r="C290" s="4" t="s">
         <v>608</v>
       </c>
       <c r="D290" s="4" t="s">
-        <v>176</v>
+        <v>609</v>
       </c>
       <c r="E290" s="4" t="s">
-        <v>177</v>
+        <v>99</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="4">
-        <v>100475</v>
+        <v>100476</v>
       </c>
       <c r="B291" s="4" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C291" s="4" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D291" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E291" s="4" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="4">
-        <v>100474</v>
+        <v>100475</v>
       </c>
       <c r="B292" s="4" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C292" s="4" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D292" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E292" s="4" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="4">
+        <v>100474</v>
+      </c>
+      <c r="B293" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="C293" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="D293" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E293" s="4" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">